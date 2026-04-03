--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709ef970e8144a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20033ec28fd4a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acc71a7b1f64a44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db02e7be6164d48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d53ea09ae346a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acc71a7b1f64a44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dad334e0cbb4b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db02e7be6164d48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>