--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20033ec28fd4a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6abe1b8ff2994e52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db02e7be6164d48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdffbd9f3797840f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dad334e0cbb4b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db02e7be6164d48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c27a5e3960b4529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdffbd9f3797840f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,487</x:t>
-[...102 lines deleted...]
-          <x:t>3,935</x:t>
+          <x:t>4,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,817</x:t>
-[...409 lines deleted...]
-          <x:t>3,459</x:t>
+          <x:t>4,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>