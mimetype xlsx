--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6abe1b8ff2994e52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a3877afa4024d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdffbd9f3797840f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcafb02b5c4f345a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c27a5e3960b4529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdffbd9f3797840f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9be957793c40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcafb02b5c4f345a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>3,519</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,217</x:t>
-[...26 lines deleted...]
-          <x:t>4,201</x:t>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,379</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,397</x:t>
-[...134 lines deleted...]
-          <x:t>4,467</x:t>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,361</x:t>
-[...161 lines deleted...]
-          <x:t>4,317</x:t>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>