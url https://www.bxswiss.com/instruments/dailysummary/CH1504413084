--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a3877afa4024d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a18b915a4d4812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcafb02b5c4f345a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0e4bed503249f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9be957793c40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcafb02b5c4f345a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78c33412e8144906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0e4bed503249f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,467</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,361</x:t>
-[...38 lines deleted...]
-          <x:t>4,565</x:t>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,501</x:t>
-[...296 lines deleted...]
-          <x:t>4,845</x:t>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>4,009</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>