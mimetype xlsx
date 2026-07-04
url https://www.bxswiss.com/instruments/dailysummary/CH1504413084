--- v6 (2026-06-05)
+++ v7 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a18b915a4d4812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb300a692589441fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0e4bed503249f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4950d0174ae4492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78c33412e8144906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0e4bed503249f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5beef3a3613a43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4950d0174ae4492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,419</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,981</x:t>
-[...26 lines deleted...]
-          <x:t>4,045</x:t>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,543</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>4,969</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>