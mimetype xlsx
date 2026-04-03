--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0c653cf6b141f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84ba23d7e5d4b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32108ff44be24bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re798da1cd17d498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d996076992e4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32108ff44be24bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b00db443f1c42b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re798da1cd17d498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...247 lines deleted...]
-          <x:t>5,078</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,078</x:t>
-[...382 lines deleted...]
-          <x:t>6,269</x:t>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>