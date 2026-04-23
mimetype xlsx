--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84ba23d7e5d4b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46bf5490378a42d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re798da1cd17d498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R641e1c5d06d44f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b00db443f1c42b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re798da1cd17d498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e249a89ee6143dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R641e1c5d06d44f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,661</x:t>
-[...468 lines deleted...]
-          <x:t>3,575</x:t>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>