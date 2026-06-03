--- v3 (2026-04-23)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46bf5490378a42d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf392b2a8dd9a4db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R641e1c5d06d44f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b6326d8b3640f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e249a89ee6143dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R641e1c5d06d44f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42199b7ccbbd4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b6326d8b3640f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>4,437</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,069</x:t>
-[...70 lines deleted...]
-          <x:t>4,281</x:t>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,225</x:t>
-[...193 lines deleted...]
-          <x:t>4,487</x:t>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>