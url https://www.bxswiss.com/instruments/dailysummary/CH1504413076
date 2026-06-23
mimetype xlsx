--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf392b2a8dd9a4db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab5a9b580dd743d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b6326d8b3640f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683cf06b238849ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42199b7ccbbd4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b6326d8b3640f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf97a1cecfbeb4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683cf06b238849ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,689</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,173</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>4,957</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...451 lines deleted...]
-          <x:t>5,399</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>