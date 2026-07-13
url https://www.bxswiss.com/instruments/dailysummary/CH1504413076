--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab5a9b580dd743d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d797e4b2af44d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683cf06b238849ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4e7f2f1ac624573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf97a1cecfbeb4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683cf06b238849ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dcd42550af04ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4e7f2f1ac624573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>5,241</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,969</x:t>
-[...350 lines deleted...]
-          <x:t>5,313</x:t>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>