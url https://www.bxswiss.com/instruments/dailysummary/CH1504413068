--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c14d625b4b4423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb21c9eceb464e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3ecb4ee6e42406d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda7f2e76c0f74a59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71fd8a6668f6449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3ecb4ee6e42406d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833ddf2481964abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda7f2e76c0f74a59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>