--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb21c9eceb464e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5205b632b54274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda7f2e76c0f74a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2c01648a04a4f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833ddf2481964abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda7f2e76c0f74a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7dbdb070bb34adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2c01648a04a4f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,719</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,581</x:t>
-[...571 lines deleted...]
-          <x:t>6,011</x:t>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>