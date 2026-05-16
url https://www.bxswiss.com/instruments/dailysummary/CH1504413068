--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5205b632b54274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb653fedcf9474597" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2c01648a04a4f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e49b011f9144f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7dbdb070bb34adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2c01648a04a4f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc33a83469f249c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e49b011f9144f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>7,237</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,817</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>09.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,109</x:t>
-[...306 lines deleted...]
-          <x:t>7,025</x:t>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>