--- v5 (2026-05-16)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb653fedcf9474597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5989298988224487" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e49b011f9144f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6ee04ad5be4d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc33a83469f249c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e49b011f9144f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1d6fb40c9c4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6ee04ad5be4d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>7,385</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,017</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>6,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,825</x:t>
-[...409 lines deleted...]
-          <x:t>6,567</x:t>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>