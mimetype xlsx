--- v6 (2026-06-06)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5989298988224487" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88b839a19a04421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6ee04ad5be4d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aff67438efb4b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1d6fb40c9c4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6ee04ad5be4d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9934ffddad254b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aff67438efb4b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>