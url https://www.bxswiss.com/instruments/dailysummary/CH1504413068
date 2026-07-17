--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88b839a19a04421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f3824de5d24bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aff67438efb4b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b3270eacac45e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9934ffddad254b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aff67438efb4b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bbd8c601b5b423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b3270eacac45e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>8,191</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,095</x:t>
-[...87 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,763</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>7,361</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,141</x:t>
-[...119 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,155</x:t>
-[...144 lines deleted...]
-          <x:t>7,337</x:t>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>