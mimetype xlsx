--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f3824de5d24bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d23d3ae6746418e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b3270eacac45e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e255c5399624a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bbd8c601b5b423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b3270eacac45e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb3e73063384244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e255c5399624a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,155</x:t>
-[...53 lines deleted...]
-          <x:t>7,839</x:t>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,763</x:t>
-[...232 lines deleted...]
-          <x:t>9,033</x:t>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,965</x:t>
-[...215 lines deleted...]
-          <x:t>7,541</x:t>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>