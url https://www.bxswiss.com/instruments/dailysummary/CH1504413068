--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d23d3ae6746418e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b40fe99b70640e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e255c5399624a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb762b6c9ec0444e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb3e73063384244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e255c5399624a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193396ca09544629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb762b6c9ec0444e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,033</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,965</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>8,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,105</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>