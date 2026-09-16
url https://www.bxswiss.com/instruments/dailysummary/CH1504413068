--- v10 (2026-08-26)
+++ v11 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b40fe99b70640e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a144ece0934860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb762b6c9ec0444e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb587b3231462470c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193396ca09544629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb762b6c9ec0444e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R130c1d7c65094634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb587b3231462470c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>8,751</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,301</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>9,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>