--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0827bbdbcfdc4dcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9548d93cd4df4430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f88628c31bd4988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119ac9f24b5e49df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f52fd93f374193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f88628c31bd4988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6abf070fadc94acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119ac9f24b5e49df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>