--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9548d93cd4df4430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5eca743142449a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119ac9f24b5e49df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb12e4e03d6db4625"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6abf070fadc94acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119ac9f24b5e49df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1f05f4ab0f248dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb12e4e03d6db4625" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,877</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,183</x:t>
-[...517 lines deleted...]
-          <x:t>5,005</x:t>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>