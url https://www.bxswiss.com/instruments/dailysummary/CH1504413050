--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5eca743142449a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2914dfd82db5450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb12e4e03d6db4625"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebb80eed2514831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1f05f4ab0f248dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb12e4e03d6db4625" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf81649473cf24126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebb80eed2514831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>5,807</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,017</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>5,389</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,289</x:t>
-[...220 lines deleted...]
-          <x:t>5,971</x:t>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>