--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2914dfd82db5450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b495c37194540a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebb80eed2514831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc8cc5ff2f64da1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf81649473cf24126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebb80eed2514831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c46bcacde04e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc8cc5ff2f64da1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,389</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,289</x:t>
-[...286 lines deleted...]
-          <x:t>5,889</x:t>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,657</x:t>
-[...274 lines deleted...]
-          <x:t>5,653</x:t>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>