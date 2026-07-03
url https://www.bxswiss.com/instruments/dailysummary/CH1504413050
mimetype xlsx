--- v6 (2026-06-05)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b495c37194540a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c559394e8c14f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc8cc5ff2f64da1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30afdcfdca014013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c46bcacde04e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc8cc5ff2f64da1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c2bd9b2ea94a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30afdcfdca014013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>5,949</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>7,309</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,345</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>6,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>