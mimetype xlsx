--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c559394e8c14f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b17bf479cd4f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30afdcfdca014013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb392db5a2a2441cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c2bd9b2ea94a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30afdcfdca014013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ba9ce8b074e40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb392db5a2a2441cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>6,835</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,483</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,809</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>7,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>