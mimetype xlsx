--- v8 (2026-07-23)
+++ v9 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b17bf479cd4f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3e8ad9565e46f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb392db5a2a2441cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fe25c4d0108471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ba9ce8b074e40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb392db5a2a2441cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b660ffc8d54482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fe25c4d0108471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>6,683</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,611</x:t>
-[...21 lines deleted...]
-          <x:t>6,069</x:t>
+          <x:t>6,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>7,743</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,297</x:t>
-[...301 lines deleted...]
-          <x:t>6,809</x:t>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>