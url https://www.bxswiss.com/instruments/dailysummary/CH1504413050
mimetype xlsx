--- v9 (2026-08-13)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3e8ad9565e46f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5389126007645da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fe25c4d0108471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re625206b9b9040b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b660ffc8d54482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fe25c4d0108471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac48c253665486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re625206b9b9040b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>7,631</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,377</x:t>
-[...80 lines deleted...]
-          <x:t>8,253</x:t>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,267</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>8,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>