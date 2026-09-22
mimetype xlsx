--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5389126007645da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7471a03a33bc4e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re625206b9b9040b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd838326d56a44df7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac48c253665486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re625206b9b9040b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1160e74a0f5845f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd838326d56a44df7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>8,253</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,267</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>19.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,429</x:t>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,245</x:t>
-[...16 lines deleted...]
-          <x:t>8,215</x:t>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,033</x:t>
-[...205 lines deleted...]
-          <x:t>8,289</x:t>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>7,909</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>