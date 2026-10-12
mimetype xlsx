--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7471a03a33bc4e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3596d99100194071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd838326d56a44df7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68528447bce04f4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1160e74a0f5845f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd838326d56a44df7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554ff798c83e4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68528447bce04f4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>6,945</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>7,333</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,779</x:t>
-[...26 lines deleted...]
-          <x:t>7,151</x:t>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>