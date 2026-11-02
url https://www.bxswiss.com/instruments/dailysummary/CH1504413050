--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3596d99100194071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e6581b4990485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68528447bce04f4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf785a608bf604931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554ff798c83e4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68528447bce04f4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34fc117773394277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf785a608bf604931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>7,443</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,893</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>6,427</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>