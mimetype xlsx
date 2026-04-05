--- v0 (2026-01-11)
+++ v1 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0175ce9be887408a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb652cbc47c4f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R640ed34dd0cf469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fca498954be4419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e112db3428445b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R640ed34dd0cf469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd43259b144341d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fca498954be4419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,324 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...291 lines deleted...]
-          <x:t>6,716</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>