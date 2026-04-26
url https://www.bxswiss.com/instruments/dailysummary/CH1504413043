--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb652cbc47c4f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c70b64cfc914dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fca498954be4419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7b3b41772346c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd43259b144341d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fca498954be4419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3801561c89470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7b3b41772346c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>4,789</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,615</x:t>
-[...92 lines deleted...]
-          <x:t>4,129</x:t>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,967</x:t>
-[...355 lines deleted...]
-          <x:t>3,687</x:t>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>