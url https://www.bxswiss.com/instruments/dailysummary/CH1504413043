--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c70b64cfc914dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e41c406d01a46e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7b3b41772346c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f40ae78e1a54e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3801561c89470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7b3b41772346c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R967f04cbdca64ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f40ae78e1a54e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>4,933</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,647</x:t>
-[...21 lines deleted...]
-          <x:t>4,193</x:t>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,289</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>4,601</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,269</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-          <x:t>23.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,669</x:t>
-[...36 lines deleted...]
-          <x:t>4,581</x:t>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>