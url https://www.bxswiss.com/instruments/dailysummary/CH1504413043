--- v3 (2026-05-16)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e41c406d01a46e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49fa1dcc7c644e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f40ae78e1a54e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece78e9887034893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R967f04cbdca64ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f40ae78e1a54e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c8a873f33484fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece78e9887034893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>5,215</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,751</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,841</x:t>
-[...31 lines deleted...]
-          <x:t>5,095</x:t>
+          <x:t>5,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,127</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>4,091</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>