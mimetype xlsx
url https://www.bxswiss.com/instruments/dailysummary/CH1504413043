--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49fa1dcc7c644e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fad7d30c4804c70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece78e9887034893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50495e3bb984cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c8a873f33484fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece78e9887034893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5da23713e14f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50495e3bb984cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,841</x:t>
-[...31 lines deleted...]
-          <x:t>5,095</x:t>
+          <x:t>5,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,127</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>3,839</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,839</x:t>
-[...26 lines deleted...]
-          <x:t>4,587</x:t>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>5,010</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>5,247</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,369</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>5,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>