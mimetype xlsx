--- v2 (2026-03-17)
+++ v3 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32789edff08443a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02fb46f186e349b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e943044238d4e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd458aef5207454f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cd52d146d674b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e943044238d4e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa399d0c92a9416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd458aef5207454f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>