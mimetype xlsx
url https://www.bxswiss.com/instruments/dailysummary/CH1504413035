--- v3 (2026-04-06)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02fb46f186e349b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra455b586c5a74b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd458aef5207454f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69dc5db660df4fed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa399d0c92a9416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd458aef5207454f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeae3fc77e6e4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69dc5db660df4fed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,933</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,505</x:t>
-[...544 lines deleted...]
-          <x:t>3,805</x:t>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>