--- v4 (2026-04-27)
+++ v5 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra455b586c5a74b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4ea207e6b24e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69dc5db660df4fed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60648134d97a4253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeae3fc77e6e4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69dc5db660df4fed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a23016c75f4b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60648134d97a4253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>5,061</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,777</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,319</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,417</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>4,621</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,535</x:t>
-[...193 lines deleted...]
-          <x:t>4,715</x:t>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>