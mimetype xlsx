--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7cbe519bcf44d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0fe2d8554e4701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e97c369d9724b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288d436cb3f14ff9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9413d2f808459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e97c369d9724b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767556a2e8e24a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288d436cb3f14ff9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>