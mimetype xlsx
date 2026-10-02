--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0fe2d8554e4701" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45a8cce3d2984014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288d436cb3f14ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e669cb360349a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767556a2e8e24a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288d436cb3f14ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133954b30a4d4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e669cb360349a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>9,841</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,013</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,449</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>