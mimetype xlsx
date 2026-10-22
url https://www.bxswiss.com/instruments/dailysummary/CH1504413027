--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45a8cce3d2984014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6256a229c44b4294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e669cb360349a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04bb1cc68d3a4f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133954b30a4d4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e669cb360349a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R679e02ccc64845c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04bb1cc68d3a4f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>9,325</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,789</x:t>
-[...16 lines deleted...]
-          <x:t>8,871</x:t>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,561</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>7,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>