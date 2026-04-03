--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10151e006304ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55a3b3cbd05e4ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4259dacdece0476e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87cad30e129e4e68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d8a47c0d3b444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4259dacdece0476e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ddc49b9e8ce4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87cad30e129e4e68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>