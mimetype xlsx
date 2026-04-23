--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55a3b3cbd05e4ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8220058eb1495e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87cad30e129e4e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74d13a80c004627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ddc49b9e8ce4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87cad30e129e4e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f0d9fb780d47a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74d13a80c004627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>6,827</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,369</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>6,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>