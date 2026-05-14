--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8220058eb1495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f518fb4b9145dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74d13a80c004627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af4a7d7c9114a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f0d9fb780d47a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74d13a80c004627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3306af01be4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af4a7d7c9114a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>7,523</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,333</x:t>
-[...269 lines deleted...]
-          <x:t>7,369</x:t>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>