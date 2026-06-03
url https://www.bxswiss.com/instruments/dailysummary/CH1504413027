--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f518fb4b9145dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9c6634a8fe45e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af4a7d7c9114a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f4de4e1eae4ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3306af01be4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af4a7d7c9114a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712a674270ad4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f4de4e1eae4ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,597</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,899</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>7,157</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,077</x:t>
-[...215 lines deleted...]
-          <x:t>7,817</x:t>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>6,999</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>