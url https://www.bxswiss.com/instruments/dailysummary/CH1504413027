--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9c6634a8fe45e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2404a995a2974e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f4de4e1eae4ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09074f3c87634527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712a674270ad4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f4de4e1eae4ee8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbceba639a11145fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09074f3c87634527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,533</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,501</x:t>
-[...512 lines deleted...]
-          <x:t>8,399</x:t>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>