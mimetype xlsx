--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2404a995a2974e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb6dff2fad847be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09074f3c87634527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R973835941d6044c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbceba639a11145fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09074f3c87634527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69993f9ddba5400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R973835941d6044c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>8,257</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,005</x:t>
-[...21 lines deleted...]
-          <x:t>8,025</x:t>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,121</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>8,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>