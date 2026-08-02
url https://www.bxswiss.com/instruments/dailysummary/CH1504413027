--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb6dff2fad847be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820f8162f8e04a0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R973835941d6044c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R335b5a68e97047a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69993f9ddba5400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R973835941d6044c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e013fdfaf1348b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R335b5a68e97047a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>8,225</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,985</x:t>
-[...21 lines deleted...]
-          <x:t>8,295</x:t>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,993</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>8,111</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,033</x:t>
-[...173 lines deleted...]
-          <x:t>7,929</x:t>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,917</x:t>
-[...166 lines deleted...]
-          <x:t>8,121</x:t>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>