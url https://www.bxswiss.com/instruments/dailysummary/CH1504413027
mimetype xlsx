--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820f8162f8e04a0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7cbe519bcf44d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R335b5a68e97047a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e97c369d9724b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e013fdfaf1348b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R335b5a68e97047a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9413d2f808459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e97c369d9724b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,929</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,917</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>8,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,983</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>