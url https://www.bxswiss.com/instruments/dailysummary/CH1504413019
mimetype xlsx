--- v2 (2026-03-14)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7cc9c5d6a724f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6107f90fb55548dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recd34841b9494093"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e021bd520745d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40881d35367745b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recd34841b9494093" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b659ba0ab743e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e021bd520745d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...414 lines deleted...]
-          <x:t>6,579</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,697</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>5,593</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>