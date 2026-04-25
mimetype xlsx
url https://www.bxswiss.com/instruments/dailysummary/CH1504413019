--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6107f90fb55548dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350f4efb5fc64720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e021bd520745d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3892d58a7a8420d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b659ba0ab743e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e021bd520745d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b3a14d8eab4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3892d58a7a8420d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,289</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,611</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>5,237</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>