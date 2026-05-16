--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350f4efb5fc64720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf65a8a46504e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3892d58a7a8420d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dd2e5cbeb214915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b3a14d8eab4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3892d58a7a8420d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c98d1ee821445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dd2e5cbeb214915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,311</x:t>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,915</x:t>
-[...296 lines deleted...]
-          <x:t>6,213</x:t>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>