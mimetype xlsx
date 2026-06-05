--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf65a8a46504e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee91bc776544d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dd2e5cbeb214915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306971e57b7d4425"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c98d1ee821445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dd2e5cbeb214915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63039f49c6d74270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306971e57b7d4425" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,189</x:t>
-[...75 lines deleted...]
-          <x:t>6,251</x:t>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,229</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>6,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,295</x:t>
-[...117 lines deleted...]
-          <x:t>5,727</x:t>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>