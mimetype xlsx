--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee91bc776544d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd947bff91d3c455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306971e57b7d4425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e727961d807464a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63039f49c6d74270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306971e57b7d4425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4af8e79ecc64fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e727961d807464a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,321</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,849</x:t>
-[...38 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,479</x:t>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,173</x:t>
-[...249 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,087</x:t>
-[...279 lines deleted...]
-          <x:t>6,993</x:t>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>