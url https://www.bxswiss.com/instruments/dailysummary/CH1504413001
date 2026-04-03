--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd5e6c4658946f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f67828c9a4d43b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e8aebcc29074956"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4efeb9311064485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3cec28a52f8427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e8aebcc29074956" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a72a98338e4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4efeb9311064485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>