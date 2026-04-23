--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f67828c9a4d43b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cae6888d0e34220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4efeb9311064485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54ddb40301d4804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a72a98338e4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4efeb9311064485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda02dc428d76452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54ddb40301d4804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>4,631</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,677</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>3,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>