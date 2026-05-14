--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cae6888d0e34220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96868a0ece994ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54ddb40301d4804"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45fd4bcdf844c8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda02dc428d76452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54ddb40301d4804" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b91825b7be49e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45fd4bcdf844c8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>4,179</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,817</x:t>
-[...355 lines deleted...]
-          <x:t>4,941</x:t>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>