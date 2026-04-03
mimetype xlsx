--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R839c4a8d3a004f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a2d7141fe44c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e57e66a615a411e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3148ce3c9a4b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7200505747b847ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e57e66a615a411e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re080dbd3140e4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3148ce3c9a4b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>6,853</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>