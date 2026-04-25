--- v2 (2026-04-03)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a2d7141fe44c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ba4ff1cfce4015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3148ce3c9a4b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20355a8f879e4ffb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re080dbd3140e4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3148ce3c9a4b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d647eb6811a4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20355a8f879e4ffb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>5,385</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,305</x:t>
-[...566 lines deleted...]
-          <x:t>4,043</x:t>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>