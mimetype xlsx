--- v3 (2026-04-25)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ba4ff1cfce4015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f157e0ffad4ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20355a8f879e4ffb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b3e457e2f2f4408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d647eb6811a4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20355a8f879e4ffb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4e6050664949b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b3e457e2f2f4408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>4,797</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,659</x:t>
-[...254 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,049</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>4,987</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>