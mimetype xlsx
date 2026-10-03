--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b13374146fe45c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb931eb704b604ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956af975903c4f17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa95040ded044ffc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2298221d14504f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956af975903c4f17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b2f8c84c8342ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa95040ded044ffc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>