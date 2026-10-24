--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb931eb704b604ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac485b1095024174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa95040ded044ffc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra847e5ee60a045f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b2f8c84c8342ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa95040ded044ffc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb43eb89b847b4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra847e5ee60a045f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>9,167</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,885</x:t>
-[...43 lines deleted...]
-          <x:t>9,145</x:t>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,829</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>16.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,197</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>8,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,467</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>