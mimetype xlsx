--- v1 (2026-02-21)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab0d5ecaa2be404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd31f2cd731481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0971d5d6246a4191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc430da28e3bc4ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd68fa1f42e16429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0971d5d6246a4191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8868277bad47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc430da28e3bc4ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>9,141</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>