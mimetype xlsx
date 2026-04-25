--- v2 (2026-04-04)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd31f2cd731481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3169067568f4cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc430da28e3bc4ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a9196d33524d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8868277bad47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc430da28e3bc4ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ebfd8c3ed24a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a9196d33524d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>7,867</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,117</x:t>
-[...11 lines deleted...]
-          <x:t>7,337</x:t>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,539</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>6,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>