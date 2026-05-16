--- v3 (2026-04-25)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3169067568f4cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13716afdf4814521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a9196d33524d51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6a050520c54810"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ebfd8c3ed24a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a9196d33524d51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4dff0f193c14266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6a050520c54810" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,771</x:t>
-[...21 lines deleted...]
-          <x:t>7,513</x:t>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,099</x:t>
-[...70 lines deleted...]
-          <x:t>7,395</x:t>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,327</x:t>
-[...215 lines deleted...]
-          <x:t>7,325</x:t>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>