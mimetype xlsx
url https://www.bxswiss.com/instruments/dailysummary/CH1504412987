--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13716afdf4814521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14ecaedd93d4f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6a050520c54810"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e1ae03a28734a28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4dff0f193c14266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6a050520c54810" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb56b8432394c4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e1ae03a28734a28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,395</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,327</x:t>
-[...70 lines deleted...]
-          <x:t>7,595</x:t>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,417</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>7,069</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>