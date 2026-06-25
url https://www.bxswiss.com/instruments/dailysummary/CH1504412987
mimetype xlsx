--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14ecaedd93d4f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461808347e574d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e1ae03a28734a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R412352801f434169"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb56b8432394c4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e1ae03a28734a28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c30fb89a7342b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R412352801f434169" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,639</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,147</x:t>
-[...26 lines deleted...]
-          <x:t>7,231</x:t>
+          <x:t>8,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,763</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>7,833</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,531</x:t>
-[...33 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>7,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,461</x:t>
-[...183 lines deleted...]
-          <x:t>8,169</x:t>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,839</x:t>
-[...247 lines deleted...]
-          <x:t>8,391</x:t>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>