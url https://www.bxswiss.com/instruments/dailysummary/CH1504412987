--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461808347e574d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2545715b3fcb4bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R412352801f434169"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5278e44047784847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c30fb89a7342b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R412352801f434169" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96bf29e0488442ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5278e44047784847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>8,733</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,635</x:t>
-[...16 lines deleted...]
-          <x:t>8,917</x:t>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,399</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>8,521</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,527</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>7,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>