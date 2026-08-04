--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2545715b3fcb4bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51cb26372c8f4840" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5278e44047784847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R383a27259d08423a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96bf29e0488442ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5278e44047784847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dad9255f37c4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R383a27259d08423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>8,203</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,477</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,319</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>8,489</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>8,527</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>