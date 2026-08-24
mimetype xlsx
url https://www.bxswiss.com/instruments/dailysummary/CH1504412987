--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51cb26372c8f4840" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe6a5faa1324693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R383a27259d08423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92455e82a8c1490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dad9255f37c4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R383a27259d08423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a014f28d924bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92455e82a8c1490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,489</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,025</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>