--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe6a5faa1324693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b13374146fe45c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92455e82a8c1490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956af975903c4f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a014f28d924bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92455e82a8c1490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2298221d14504f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956af975903c4f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>10,063</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>14.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,797</x:t>
-[...144 lines deleted...]
-          <x:t>10,073</x:t>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>