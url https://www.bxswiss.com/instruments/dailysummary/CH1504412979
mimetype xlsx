--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R328fa81224a340dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9278f12786e42ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce8f7bfbf304834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0f6c2ca25941e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9ef292042c94c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce8f7bfbf304834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89216b8f75b44cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0f6c2ca25941e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>6,843</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>5,833</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>