--- v3 (2026-04-05)
+++ v4 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9278f12786e42ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra464745640d7499e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0f6c2ca25941e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6d5b9a9b384b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89216b8f75b44cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0f6c2ca25941e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4364ccb98d8a441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6d5b9a9b384b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>5,851</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,261</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>5,469</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>