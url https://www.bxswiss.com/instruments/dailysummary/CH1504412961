--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3aad0a28cfe4b41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e51de213f654bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R856a973ac1df40e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re70279e8f2934ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd21ccf05fcd49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R856a973ac1df40e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50d448a86d5430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re70279e8f2934ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>