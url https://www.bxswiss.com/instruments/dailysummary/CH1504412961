--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e51de213f654bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eed6a1908ea465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re70279e8f2934ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d83490cbc614779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50d448a86d5430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re70279e8f2934ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572f3ad15e46456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d83490cbc614779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>4,757</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,931</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>5,639</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,935</x:t>
-[...539 lines deleted...]
-          <x:t>4,165</x:t>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>