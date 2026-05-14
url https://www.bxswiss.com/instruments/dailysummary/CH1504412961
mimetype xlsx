--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eed6a1908ea465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5834b40f40784cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d83490cbc614779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad6d62d9e53429c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572f3ad15e46456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d83490cbc614779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851fc558fcc9496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad6d62d9e53429c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,499</x:t>
-[...151 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,743</x:t>
-[...48 lines deleted...]
-          <x:t>5,033</x:t>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,943</x:t>
-[...21 lines deleted...]
-          <x:t>5,293</x:t>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,181</x:t>
-[...134 lines deleted...]
-          <x:t>5,161</x:t>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>