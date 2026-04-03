--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raecfdedea2894236" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862b5b078d814195" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2652aaed18d4579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40505b0a8a8044b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe09a56a9e2b4011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2652aaed18d4579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eefede180e849b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40505b0a8a8044b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>