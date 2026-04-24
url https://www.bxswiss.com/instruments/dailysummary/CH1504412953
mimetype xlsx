--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862b5b078d814195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6be0b83ea984e0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40505b0a8a8044b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4764a96a8b641e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eefede180e849b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40505b0a8a8044b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3dfeef427548bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4764a96a8b641e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,659</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,583</x:t>
-[...21 lines deleted...]
-          <x:t>5,019</x:t>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>4,281</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>