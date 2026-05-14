--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6be0b83ea984e0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ad61ae2854421f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4764a96a8b641e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0e9a7c6b364f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3dfeef427548bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4764a96a8b641e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0f3f793db2244ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0e9a7c6b364f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>5,603</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>5,279</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,021</x:t>
-[...242 lines deleted...]
-          <x:t>5,301</x:t>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>