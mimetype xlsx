--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e43bbdd96b146f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3aae860aa44a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0a032bc1f74aa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3eda9b0990e4bcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1d4aa00cf749d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0a032bc1f74aa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987d7aceba024d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3eda9b0990e4bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>