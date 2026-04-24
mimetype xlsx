--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3aae860aa44a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd04f0bc2dd694655" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3eda9b0990e4bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b15ec096934aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987d7aceba024d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3eda9b0990e4bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b753477bdf4e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b15ec096934aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>6,149</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,013</x:t>
-[...409 lines deleted...]
-          <x:t>5,717</x:t>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>