--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9392f9d7087944ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be2e17f810a4bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R413b1194125a47aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9caad217e3bf4e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b328721b1364c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R413b1194125a47aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e06a9374f64351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9caad217e3bf4e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>