--- v3 (2026-04-05)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be2e17f810a4bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5603aba40ab14757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9caad217e3bf4e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838823ae54e64fd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e06a9374f64351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9caad217e3bf4e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra92d4027a74d459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838823ae54e64fd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,917</x:t>
-[...75 lines deleted...]
-          <x:t>5,381</x:t>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,171</x:t>
-[...463 lines deleted...]
-          <x:t>4,411</x:t>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>