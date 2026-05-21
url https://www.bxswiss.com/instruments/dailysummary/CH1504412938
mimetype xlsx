--- v4 (2026-04-27)
+++ v5 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5603aba40ab14757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R368d63582db54e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838823ae54e64fd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314bc47c2f174e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra92d4027a74d459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838823ae54e64fd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a53b4f98a6048c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314bc47c2f174e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>5,733</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,459</x:t>
-[...38 lines deleted...]
-          <x:t>5,199</x:t>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,061</x:t>
-[...210 lines deleted...]
-          <x:t>5,789</x:t>
+          <x:t>5,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,501</x:t>
-[...53 lines deleted...]
-          <x:t>5,405</x:t>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>