--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc352af67355846f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7cbf92c05a4565" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R286f8da405494d15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d3f97e7ea346cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R266290e07d674f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R286f8da405494d15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R672e2b8f032144ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d3f97e7ea346cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>6,001</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,151</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>