--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7cbf92c05a4565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259b0b5aac234d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d3f97e7ea346cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796f98d7ec0046d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R672e2b8f032144ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d3f97e7ea346cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86658792d668411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796f98d7ec0046d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504412920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,821</x:t>
-[...517 lines deleted...]
-          <x:t>4,535</x:t>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>