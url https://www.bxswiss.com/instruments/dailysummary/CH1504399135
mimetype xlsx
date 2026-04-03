--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29a22d721bf42ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2460fd2ad66460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc636cdc46f2c415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c3285a0bb04fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166f84fc7f3a4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc636cdc46f2c415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc9a942b1ced4cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c3285a0bb04fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,790</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,740</x:t>
-[...16 lines deleted...]
-          <x:t>1,755</x:t>
+          <x:t>1,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>1,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,630</x:t>
-[...43 lines deleted...]
-          <x:t>1,500</x:t>
+          <x:t>1,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,440</x:t>
-[...16 lines deleted...]
-          <x:t>1,540</x:t>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,405</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>1,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>