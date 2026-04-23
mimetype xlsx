--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2460fd2ad66460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d518ffda8c74207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c3285a0bb04fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff661d6659454af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc9a942b1ced4cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c3285a0bb04fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c0395c841a49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff661d6659454af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,125</x:t>
-[...4 lines deleted...]
-          <x:t>0,785</x:t>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,880</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,775</x:t>
-[...382 lines deleted...]
-          <x:t>0,725</x:t>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>