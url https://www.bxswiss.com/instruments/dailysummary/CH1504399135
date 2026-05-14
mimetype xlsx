--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d518ffda8c74207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794e7c9037554c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff661d6659454af2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4354ec20511b43f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c0395c841a49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff661d6659454af2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d2e7bd15454b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4354ec20511b43f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,635</x:t>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>0,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>