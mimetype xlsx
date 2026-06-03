--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794e7c9037554c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bdd3d7db8aa4852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4354ec20511b43f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f1b803bd7d94006"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d2e7bd15454b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4354ec20511b43f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2275a6897545408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f1b803bd7d94006" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,710</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,570</x:t>
-[...16 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...16 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>0,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...26 lines deleted...]
-          <x:t>0,380</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>