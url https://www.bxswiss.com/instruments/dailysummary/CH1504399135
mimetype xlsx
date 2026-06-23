--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bdd3d7db8aa4852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff36e8e65544eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f1b803bd7d94006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5977983771e9456b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2275a6897545408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f1b803bd7d94006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ff1ca20618499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5977983771e9456b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...16 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,365</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...394 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,300</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>