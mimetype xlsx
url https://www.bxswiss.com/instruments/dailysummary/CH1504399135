--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff36e8e65544eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a111e660f4d4d69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5977983771e9456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb100853b3a1c4dfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ff1ca20618499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5977983771e9456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87873176a9a4ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb100853b3a1c4dfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,300</x:t>
-[...6 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...80 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,270</x:t>
-[...70 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,242</x:t>
-[...188 lines deleted...]
-          <x:t>0,208</x:t>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>