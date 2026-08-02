--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a111e660f4d4d69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb62589a67d224f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb100853b3a1c4dfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc51995c3a0d470d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87873176a9a4ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb100853b3a1c4dfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6272b9474fb540a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc51995c3a0d470d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,242</x:t>
-[...259 lines deleted...]
-          <x:t>0,204</x:t>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,198</x:t>
-[...21 lines deleted...]
-          <x:t>0,169</x:t>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,153</x:t>
-[...31 lines deleted...]
-          <x:t>0,144</x:t>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>