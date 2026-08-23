--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb62589a67d224f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3999ad4ec8ad4cab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc51995c3a0d470d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R260ad45b46524cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6272b9474fb540a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc51995c3a0d470d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e22865ee1764958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R260ad45b46524cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...156 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,153</x:t>
-[...53 lines deleted...]
-          <x:t>0,137</x:t>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,131</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,127</x:t>
-[...178 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,182</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>