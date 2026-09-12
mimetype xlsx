--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3999ad4ec8ad4cab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd24c518da5644ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R260ad45b46524cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c0a7b77af1e493f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e22865ee1764958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R260ad45b46524cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b6dc95bf404f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c0a7b77af1e493f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,083</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,081</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>