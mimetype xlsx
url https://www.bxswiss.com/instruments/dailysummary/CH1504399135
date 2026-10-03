--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd24c518da5644ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b197540ce74174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c0a7b77af1e493f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67c052e768cc4b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b6dc95bf404f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c0a7b77af1e493f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2237183d48634adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67c052e768cc4b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...58 lines deleted...]
-          <x:t>0,036</x:t>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,038</x:t>
-[...53 lines deleted...]
-          <x:t>0,040</x:t>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,037</x:t>
-[...16 lines deleted...]
-          <x:t>0,037</x:t>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,030</x:t>
-[...102 lines deleted...]
-          <x:t>0,025</x:t>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,030</x:t>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,028</x:t>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>