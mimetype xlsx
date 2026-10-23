--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b197540ce74174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7326d8d1fd0843ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67c052e768cc4b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd26720a88745e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2237183d48634adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67c052e768cc4b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db740a7f4764ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd26720a88745e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,037</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,030</x:t>
-[...102 lines deleted...]
-          <x:t>0,025</x:t>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,030</x:t>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,028</x:t>
-[...16 lines deleted...]
-          <x:t>0,029</x:t>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,024</x:t>
-[...16 lines deleted...]
-          <x:t>0,026</x:t>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,017</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,017</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,016</x:t>
-[...178 lines deleted...]
-          <x:t>0,017</x:t>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,017</x:t>
-[...90 lines deleted...]
-          <x:t>0,008</x:t>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>