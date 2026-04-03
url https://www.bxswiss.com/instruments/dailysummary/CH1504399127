--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8efe37476ffb4b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c93f0e98b1482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f2c5833dbe14f70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfa804b611844a7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208e716622384972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f2c5833dbe14f70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46539756099b44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfa804b611844a7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,600</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,595</x:t>
-[...307 lines deleted...]
-        <x:is>
           <x:t>1,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,460</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,370</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>