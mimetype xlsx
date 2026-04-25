--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c93f0e98b1482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1445f0a366a4cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfa804b611844a7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdfc43a48a5e4379"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46539756099b44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfa804b611844a7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd5660de7e8e4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdfc43a48a5e4379" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,935</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>12.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,850</x:t>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,540</x:t>
-[...31 lines deleted...]
-          <x:t>0,590</x:t>
+          <x:t>0,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>