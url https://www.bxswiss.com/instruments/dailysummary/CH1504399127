--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1445f0a366a4cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947391a429fd4b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdfc43a48a5e4379"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6f5c6725354ee5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd5660de7e8e4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdfc43a48a5e4379" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9191fdc35b124b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6f5c6725354ee5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>