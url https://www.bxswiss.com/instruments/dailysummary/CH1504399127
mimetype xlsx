--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947391a429fd4b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0026052527754de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6f5c6725354ee5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e094b99f6c94a2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9191fdc35b124b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6f5c6725354ee5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra190d1fe72b34ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e094b99f6c94a2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,425</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,380</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>