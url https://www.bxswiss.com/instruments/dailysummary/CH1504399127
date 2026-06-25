--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0026052527754de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3bb7f01a3774f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e094b99f6c94a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb35ed2e252f14e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra190d1fe72b34ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e094b99f6c94a2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656a6b2e882f4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb35ed2e252f14e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,280</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...188 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>0,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,241</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>