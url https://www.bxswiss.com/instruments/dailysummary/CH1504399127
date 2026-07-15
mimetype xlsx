--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3bb7f01a3774f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fbd7018e6534fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb35ed2e252f14e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a52f0969d994ae7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656a6b2e882f4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb35ed2e252f14e78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f448aa06da44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a52f0969d994ae7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,128</x:t>
-[...16 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,136</x:t>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,128</x:t>
-[...124 lines deleted...]
-          <x:t>0,110</x:t>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,110</x:t>
-[...134 lines deleted...]
-          <x:t>0,080</x:t>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>