--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fbd7018e6534fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cf5709f1334990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a52f0969d994ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8a088e13f7b4346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f448aa06da44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a52f0969d994ae7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0e4ed7709e4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8a088e13f7b4346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,110</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,110</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>0,072</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,056</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,076</x:t>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,069</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,064</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>