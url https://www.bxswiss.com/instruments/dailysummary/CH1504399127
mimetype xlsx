--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cf5709f1334990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a8537cba474825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8a088e13f7b4346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0f4651794e04a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0e4ed7709e4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8a088e13f7b4346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6b8f7df6974be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0f4651794e04a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,060</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,046</x:t>
-[...16 lines deleted...]
-          <x:t>0,049</x:t>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,036</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,032</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,028</x:t>
-[...124 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,043</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
@@ -732,36 +354,414 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>