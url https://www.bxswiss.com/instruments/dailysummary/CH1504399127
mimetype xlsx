--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a8537cba474825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6599a9efe06743bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0f4651794e04a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988f646ea307483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6b8f7df6974be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0f4651794e04a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ebcac6e2ef0491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988f646ea307483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504399127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,010</x:t>
-[...225 lines deleted...]
-          <x:t>0,009</x:t>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>