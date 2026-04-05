--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66299e7bf446419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5186b8163f3342df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0fcc36cf26f44d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca21e73eb66f45a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77876b29b3a048f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0fcc36cf26f44d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e5900c8d14b4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca21e73eb66f45a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504395026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,525</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,510</x:t>
-[...16 lines deleted...]
-          <x:t>0,490</x:t>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,440</x:t>
-[...11 lines deleted...]
-          <x:t>0,460</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>