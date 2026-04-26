--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5186b8163f3342df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56eeda4d7afe4f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca21e73eb66f45a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb695a5948be4828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e5900c8d14b4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca21e73eb66f45a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4585a4fb003d45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb695a5948be4828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504395026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,420</x:t>
-[...21 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,350</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,320</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>0,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>