--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56eeda4d7afe4f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e98134ef54f4dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb695a5948be4828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f2d62651c94c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4585a4fb003d45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb695a5948be4828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9bfaa62fd04975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f2d62651c94c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504395026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,330</x:t>
-[...16 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...11 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,480</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...377 lines deleted...]
-          <x:t>0,320</x:t>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>