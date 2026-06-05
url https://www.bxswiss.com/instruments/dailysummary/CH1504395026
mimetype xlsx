--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e98134ef54f4dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c29bdf6e684d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f2d62651c94c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722d597a75d14d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9bfaa62fd04975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f2d62651c94c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b44de313c714cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722d597a75d14d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504395026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,520</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,370</x:t>
-[...16 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,320</x:t>
-[...6 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>0,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>