--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c29bdf6e684d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1244d3b3dc0c40fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722d597a75d14d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7392f08f2da94937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b44de313c714cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722d597a75d14d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e46b5a44024e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7392f08f2da94937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504395026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,390</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>