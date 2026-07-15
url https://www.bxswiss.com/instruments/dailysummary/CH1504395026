--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1244d3b3dc0c40fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138d025bc09241e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7392f08f2da94937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra862c3fa8e34405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e46b5a44024e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7392f08f2da94937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41297b9976f24cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra862c3fa8e34405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504395026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,310</x:t>
-[...178 lines deleted...]
-          <x:t>0,216</x:t>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,201</x:t>
-[...87 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>