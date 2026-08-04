--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138d025bc09241e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69dd141cd3c84e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra862c3fa8e34405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f7915c52c0e457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41297b9976f24cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra862c3fa8e34405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12283c78bfad4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f7915c52c0e457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504395026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,189</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,172</x:t>
-[...6 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,141</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,194</x:t>
-[...495 lines deleted...]
-          <x:t>0,161</x:t>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>