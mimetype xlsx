--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69dd141cd3c84e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8660aae3ede54873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f7915c52c0e457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a518412ee64b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12283c78bfad4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f7915c52c0e457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc347280d8a754dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a518412ee64b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504395026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,200</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,161</x:t>
-[...16 lines deleted...]
-          <x:t>0,188</x:t>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,176</x:t>
-[...124 lines deleted...]
-          <x:t>0,173</x:t>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>23.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...225 lines deleted...]
-          <x:t>0,116</x:t>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>