--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8660aae3ede54873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7860ba2b50444627" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a518412ee64b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf342e47e8505453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc347280d8a754dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a518412ee64b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68b46de3713a4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf342e47e8505453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Basilea Pharmaceutica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504395026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,175</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,162</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,194</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>