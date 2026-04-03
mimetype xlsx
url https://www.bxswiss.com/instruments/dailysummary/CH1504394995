--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f7c743ca1a4eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc5cdc9df59492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra752d1d71f034168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01387a303454461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6177ba499c864991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra752d1d71f034168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee81c23c1da45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01387a303454461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504394995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,270</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,215</x:t>
-[...620 lines deleted...]
-          <x:t>2,165</x:t>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>