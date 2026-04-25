--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc5cdc9df59492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01be297d17474c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01387a303454461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd690e29f1934db7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee81c23c1da45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01387a303454461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b25e22a45d1423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd690e29f1934db7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504394995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>2,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,425</x:t>
-[...16 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,245</x:t>
-[...522 lines deleted...]
-          <x:t>2,045</x:t>
+          <x:t>2,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>