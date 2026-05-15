--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01be297d17474c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffa8e3b2d7d4107" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd690e29f1934db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d460fbfa9740b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b25e22a45d1423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd690e29f1934db7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2145b18dd7ef40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d460fbfa9740b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504394995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,545</x:t>
-[...21 lines deleted...]
-          <x:t>2,280</x:t>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>2,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,485</x:t>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,555</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,895</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,755</x:t>
-[...215 lines deleted...]
-          <x:t>2,465</x:t>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>