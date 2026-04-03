--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b76e895a452440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ea14e56f084fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68af6d41e4e14b98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fcb55d0532c41ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c01b6debd7642b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68af6d41e4e14b98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re97d5601927f469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fcb55d0532c41ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504394953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...4 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>1,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,115</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,025</x:t>
-[...16 lines deleted...]
-          <x:t>1,015</x:t>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...97 lines deleted...]
-          <x:t>0,975</x:t>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>