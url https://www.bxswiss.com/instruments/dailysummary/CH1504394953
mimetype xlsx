--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ea14e56f084fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8deb5484b146e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fcb55d0532c41ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5219ea3a1c964241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re97d5601927f469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fcb55d0532c41ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218e002ac5314a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5219ea3a1c964241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504394953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,885</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,795</x:t>
-[...43 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...252 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>