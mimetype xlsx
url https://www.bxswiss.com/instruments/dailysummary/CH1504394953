--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8deb5484b146e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6801d6ddd56a4f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5219ea3a1c964241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fe32a97c5354f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218e002ac5314a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5219ea3a1c964241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4363d6ce49db4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fe32a97c5354f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504394953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,310</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...16 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,705</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,725</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>0,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>