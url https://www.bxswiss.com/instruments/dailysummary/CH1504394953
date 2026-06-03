--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6801d6ddd56a4f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3d44c7c3464bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fe32a97c5354f3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6482cb13214f47c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4363d6ce49db4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fe32a97c5354f3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c5e4771e4a40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6482cb13214f47c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504394953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,705</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,765</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...4 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>0,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>