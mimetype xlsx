--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3d44c7c3464bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R839950d51b8e482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6482cb13214f47c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6371b537b2a4428a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c5e4771e4a40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6482cb13214f47c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra815d95bc6334e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6371b537b2a4428a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504394953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...4 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>0,585</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>