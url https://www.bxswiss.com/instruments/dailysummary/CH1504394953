--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R839950d51b8e482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a5ac00b7b7b41a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6371b537b2a4428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d68ce12ddc44f41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra815d95bc6334e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6371b537b2a4428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c33bdf6480d4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d68ce12ddc44f41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504394953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,485</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...286 lines deleted...]
-          <x:t>0,465</x:t>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,345</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...188 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>