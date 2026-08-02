--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a5ac00b7b7b41a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4537da23b2d145be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d68ce12ddc44f41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf7127269264255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c33bdf6480d4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d68ce12ddc44f41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33d57508ca14b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf7127269264255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504394953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...254 lines deleted...]
-          <x:t>0,229</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...53 lines deleted...]
-          <x:t>0,202</x:t>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,241</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>0,179</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,179</x:t>
-[...31 lines deleted...]
-          <x:t>0,200</x:t>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>