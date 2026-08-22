--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4537da23b2d145be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e577ca8a3e443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf7127269264255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58039f90451b4e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33d57508ca14b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf7127269264255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2dea2de2a04b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58039f90451b4e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504394953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,188</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,217</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>0,144</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>