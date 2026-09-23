--- v11 (2026-09-03)
+++ v12 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffff7764a764c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e5cf0df3eeb4ed1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc70d5392f9194487"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ddd4a6ea5fc4bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5947fd6123749cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc70d5392f9194487" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6116d0acd1c4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ddd4a6ea5fc4bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504394904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
-[...70 lines deleted...]
-          <x:t>0,905</x:t>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...92 lines deleted...]
-          <x:t>0,745</x:t>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>31.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,750</x:t>
-[...26 lines deleted...]
-          <x:t>0,765</x:t>
+          <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
-[...26 lines deleted...]
-          <x:t>0,635</x:t>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>