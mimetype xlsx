--- v12 (2026-09-23)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e5cf0df3eeb4ed1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44926d41118d4528" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ddd4a6ea5fc4bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732e3dc0db37442b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6116d0acd1c4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ddd4a6ea5fc4bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28de0208a4a54c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732e3dc0db37442b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504394904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,750</x:t>
-[...26 lines deleted...]
-          <x:t>0,765</x:t>
+          <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>