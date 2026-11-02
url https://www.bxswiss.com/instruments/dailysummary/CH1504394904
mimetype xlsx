--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44926d41118d4528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e47e6d7a164787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732e3dc0db37442b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010fb1d06d4b4b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28de0208a4a54c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732e3dc0db37442b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26826726269d4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010fb1d06d4b4b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504394904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,211</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.10.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,200</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,166</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>