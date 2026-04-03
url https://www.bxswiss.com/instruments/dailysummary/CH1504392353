--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ec5d321c8d4871" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1fd5e58b9864070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79af636485f04415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e075f8f7d144fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeed1dd11de148ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79af636485f04415" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad737c348b34085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e075f8f7d144fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>3,017</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>