--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1fd5e58b9864070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re709bf2e5b714c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e075f8f7d144fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f0309c019564015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad737c348b34085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e075f8f7d144fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79ae266e7ee4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f0309c019564015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,748</x:t>
-[...345 lines deleted...]
-          <x:t>3,742</x:t>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,718</x:t>
-[...139 lines deleted...]
-          <x:t>3,790</x:t>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>