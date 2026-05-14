--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re709bf2e5b714c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5d5b387f2d4e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f0309c019564015"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4443ad6d342f40ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79ae266e7ee4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f0309c019564015" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f8a05bf71fa459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4443ad6d342f40ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>