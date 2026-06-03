--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5d5b387f2d4e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9afbb19629554e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4443ad6d342f40ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe0750c9a154943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f8a05bf71fa459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4443ad6d342f40ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552bd35819e04f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe0750c9a154943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>