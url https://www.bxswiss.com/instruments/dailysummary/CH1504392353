--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9afbb19629554e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac6fc24b5594302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe0750c9a154943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1ff7663f614c6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552bd35819e04f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe0750c9a154943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab27841bcdd4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1ff7663f614c6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,101</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,035</x:t>
-[...48 lines deleted...]
-          <x:t>0,903</x:t>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>0,627</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,671</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,577</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,557</x:t>
-[...26 lines deleted...]
-          <x:t>0,549</x:t>
+          <x:t>0,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>