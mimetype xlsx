--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac6fc24b5594302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9030cdc4f4a4bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1ff7663f614c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbea8e4f8aff44b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab27841bcdd4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1ff7663f614c6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca0f32b1ec1450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbea8e4f8aff44b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,627</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,671</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,587</x:t>
-[...16 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,577</x:t>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,557</x:t>
-[...280 lines deleted...]
-        <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,589</x:t>
-[...117 lines deleted...]
-          <x:t>0,591</x:t>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>