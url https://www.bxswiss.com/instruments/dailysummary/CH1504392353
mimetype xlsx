--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9030cdc4f4a4bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794bbb9b1a684516" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbea8e4f8aff44b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551aa2d87f4d4e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca0f32b1ec1450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbea8e4f8aff44b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b6a5eb62a34624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551aa2d87f4d4e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,745</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,601</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,609</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>0,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>