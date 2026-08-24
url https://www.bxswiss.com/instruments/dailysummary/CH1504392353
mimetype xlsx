--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794bbb9b1a684516" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d6ebeb90c54b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551aa2d87f4d4e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36eb4f04bed74d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b6a5eb62a34624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551aa2d87f4d4e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f263717037844e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36eb4f04bed74d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,641</x:t>
-[...566 lines deleted...]
-          <x:t>0,609</x:t>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>