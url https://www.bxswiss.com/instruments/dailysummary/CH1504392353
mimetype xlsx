--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d6ebeb90c54b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831c5aa472df4968" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36eb4f04bed74d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a8457b45be40d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f263717037844e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36eb4f04bed74d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01680586479c4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a8457b45be40d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,159</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...16 lines deleted...]
-          <x:t>0,157</x:t>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>13.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,093</x:t>
-[...11 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,096</x:t>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,086</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>