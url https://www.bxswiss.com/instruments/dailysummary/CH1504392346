--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb4aa1670b04f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e5cc13a368428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2097ef98dced4e9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7794bdd85d84fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df8cb8e07eb4867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2097ef98dced4e9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef590595af24b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7794bdd85d84fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,644</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>2,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,720</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>