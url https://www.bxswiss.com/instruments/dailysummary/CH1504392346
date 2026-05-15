--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e5cc13a368428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb342f210695e4d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7794bdd85d84fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eca6e00cfc24515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef590595af24b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7794bdd85d84fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec96c97c88742a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eca6e00cfc24515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>3,356</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>