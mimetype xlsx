--- v5 (2026-05-15)
+++ v6 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb342f210695e4d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255c9cf4f9294b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eca6e00cfc24515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05945e828a9249d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec96c97c88742a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eca6e00cfc24515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1781e7ffc1414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05945e828a9249d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>