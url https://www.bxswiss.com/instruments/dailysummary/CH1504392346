--- v6 (2026-06-04)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255c9cf4f9294b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9166c50eff4d4206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05945e828a9249d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0c18396739463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1781e7ffc1414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05945e828a9249d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf6e27982aa7496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0c18396739463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,889</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,859</x:t>
-[...92 lines deleted...]
-          <x:t>0,739</x:t>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,707</x:t>
-[...48 lines deleted...]
-          <x:t>0,839</x:t>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,775</x:t>
-[...43 lines deleted...]
-          <x:t>0,863</x:t>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,831</x:t>
-[...296 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>