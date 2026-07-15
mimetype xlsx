--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9166c50eff4d4206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd0fcd28c9a431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0c18396739463f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6518f220ee144c12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf6e27982aa7496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0c18396739463f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e291c98af4a4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6518f220ee144c12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,567</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,493</x:t>
-[...16 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,517</x:t>
-[...220 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>0,657</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>