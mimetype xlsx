--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd0fcd28c9a431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb269fa15091a41ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6518f220ee144c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f43681997c1488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e291c98af4a4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6518f220ee144c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9acdb71067ed4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f43681997c1488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,526</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...11 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>0,387</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,367</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>