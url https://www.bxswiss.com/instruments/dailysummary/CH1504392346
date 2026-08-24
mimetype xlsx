--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb269fa15091a41ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f97b9f1b99b49a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f43681997c1488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58e4d3f87c44142"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9acdb71067ed4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f43681997c1488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c96f0a05fac4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58e4d3f87c44142" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,433</x:t>
-[...102 lines deleted...]
-          <x:t>0,387</x:t>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...420 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>