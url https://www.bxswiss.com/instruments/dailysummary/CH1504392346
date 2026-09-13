--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f97b9f1b99b49a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28dcee3109814c5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58e4d3f87c44142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c3cb2a3e8849d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c96f0a05fac4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58e4d3f87c44142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f25746456a245c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c3cb2a3e8849d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,125</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,113</x:t>
-[...16 lines deleted...]
-          <x:t>0,123</x:t>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
-[...11 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,094</x:t>
-[...60 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,069</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,091</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>