--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a53acb0aeb5442f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf589b62646d54bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ad2d9d03e34f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3e5fa813cd4d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f351a9a0524265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ad2d9d03e34f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d6a863813fe4ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3e5fa813cd4d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>2,678</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,440</x:t>
-[...242 lines deleted...]
-          <x:t>2,822</x:t>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>