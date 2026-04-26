--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf589b62646d54bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc705e51eec9245fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3e5fa813cd4d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f66d9ce43914689"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d6a863813fe4ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3e5fa813cd4d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba385eb6db44867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f66d9ce43914689" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>