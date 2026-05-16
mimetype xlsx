--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc705e51eec9245fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54542df1d6a14087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f66d9ce43914689"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd1db9bc6b84c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba385eb6db44867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f66d9ce43914689" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2356f2b549794b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd1db9bc6b84c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>