--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54542df1d6a14087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc111e705164d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd1db9bc6b84c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6394aae0fb61455a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2356f2b549794b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd1db9bc6b84c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b380d6aa82f411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6394aae0fb61455a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>