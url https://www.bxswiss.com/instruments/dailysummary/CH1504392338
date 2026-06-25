--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc111e705164d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adc7d422129444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6394aae0fb61455a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b6a18eb2f0446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b380d6aa82f411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6394aae0fb61455a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d42bf6b91dc4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b6a18eb2f0446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,713</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,679</x:t>
-[...80 lines deleted...]
-          <x:t>0,611</x:t>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>0,501</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,489</x:t>
-[...16 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,429</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>