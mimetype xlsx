--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adc7d422129444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da28cd2af16440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b6a18eb2f0446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1919215b4dc4be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d42bf6b91dc4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b6a18eb2f0446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5963aab988fc461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1919215b4dc4be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,491</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,469</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
-[...43 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,443</x:t>
-[...313 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...171 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>