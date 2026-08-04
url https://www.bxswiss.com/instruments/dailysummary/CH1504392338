--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da28cd2af16440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203c56a334e84d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1919215b4dc4be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0f45dcca194422"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5963aab988fc461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1919215b4dc4be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36488b99637741b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0f45dcca194422" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,453</x:t>
-[...4 lines deleted...]
-          <x:t>0,383</x:t>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,429</x:t>
-[...11 lines deleted...]
-          <x:t>0,421</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...48 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,429</x:t>
-[...178 lines deleted...]
-          <x:t>0,451</x:t>
+          <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>0,303</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>