--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203c56a334e84d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255517de0f5841fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0f45dcca194422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e539d4f79364852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36488b99637741b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0f45dcca194422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa81d8fc89254521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e539d4f79364852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,541</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,531</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,341</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>