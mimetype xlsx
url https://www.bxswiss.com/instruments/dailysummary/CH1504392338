--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255517de0f5841fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1156152393a54fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e539d4f79364852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b6dd7bc891473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa81d8fc89254521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e539d4f79364852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee0bf182409425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b6dd7bc891473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,084</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,074</x:t>
-[...6 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,070</x:t>
-[...4 lines deleted...]
-          <x:t>0,060</x:t>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>