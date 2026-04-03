--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b952bef04641fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d11c5b790214af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref604001aa334821"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75136272f63241af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74746567dcf4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref604001aa334821" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0acefd7e59a44bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75136272f63241af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,259 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,842</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,140</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>2,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,142</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>