--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d11c5b790214af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92b69bb2c0b4747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75136272f63241af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94bf3ad318ab4e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0acefd7e59a44bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75136272f63241af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b1413427f1405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94bf3ad318ab4e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>