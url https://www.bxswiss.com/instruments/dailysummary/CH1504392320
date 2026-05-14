--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92b69bb2c0b4747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dedd70e9cbd4efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94bf3ad318ab4e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37818b5323574514"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b1413427f1405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94bf3ad318ab4e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5266c5dc63384c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37818b5323574514" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>