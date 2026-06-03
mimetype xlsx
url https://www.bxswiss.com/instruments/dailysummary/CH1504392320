--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dedd70e9cbd4efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R778b12a4fba24550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37818b5323574514"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333beafa38ab4c39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5266c5dc63384c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37818b5323574514" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75cb978562c4494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333beafa38ab4c39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>