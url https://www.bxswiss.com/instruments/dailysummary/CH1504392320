--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R778b12a4fba24550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36575a1f37914b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333beafa38ab4c39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8909d2314ba44d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75cb978562c4494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333beafa38ab4c39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c57ed12fdb4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8909d2314ba44d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,623</x:t>
-[...139 lines deleted...]
-          <x:t>0,573</x:t>
+          <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,589</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>19.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,649</x:t>
-[...161 lines deleted...]
-          <x:t>0,429</x:t>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
-        </x:is>
-[...84 lines deleted...]
-          <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>