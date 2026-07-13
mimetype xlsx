--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36575a1f37914b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8a7c626b8d439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8909d2314ba44d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re52871dc962a419c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c57ed12fdb4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8909d2314ba44d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re728d3b3ed334949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re52871dc962a419c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...43 lines deleted...]
-          <x:t>0,433</x:t>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,369</x:t>
-[...286 lines deleted...]
-          <x:t>0,391</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...134 lines deleted...]
-          <x:t>0,377</x:t>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>