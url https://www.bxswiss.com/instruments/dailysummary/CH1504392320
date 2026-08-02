--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8a7c626b8d439f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R604febd2475045b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re52871dc962a419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc813bcc22242c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re728d3b3ed334949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re52871dc962a419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf371700d5fef441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc813bcc22242c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,583</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,481</x:t>
-[...70 lines deleted...]
-          <x:t>0,413</x:t>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>0,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>