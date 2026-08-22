--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R604febd2475045b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f6bc56754c4367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc813bcc22242c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R022a0e93ee4f4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf371700d5fef441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc813bcc22242c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7710f23596c44853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R022a0e93ee4f4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,391</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,387</x:t>
-[...11 lines deleted...]
-          <x:t>0,339</x:t>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,323</x:t>
-[...26 lines deleted...]
-          <x:t>0,303</x:t>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
-[...306 lines deleted...]
-          <x:t>0,309</x:t>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>