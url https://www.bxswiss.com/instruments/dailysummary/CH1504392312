--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f8ff358f97481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re48015c354c74b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6c4c70523a4e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re014ca24900f43c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R315853947c904486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6c4c70523a4e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99209e391194dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re014ca24900f43c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,654</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,912</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>27.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,924</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>1,786</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,838</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,764</x:t>
-[...26 lines deleted...]
-          <x:t>1,778</x:t>
+          <x:t>2,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>