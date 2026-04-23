--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re48015c354c74b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9613b508922f4a29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re014ca24900f43c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec3e13e2f4f4442"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99209e391194dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re014ca24900f43c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa7a6c77c4c04340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec3e13e2f4f4442" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,198</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,488</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>