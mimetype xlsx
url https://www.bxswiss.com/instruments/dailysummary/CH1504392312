--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9613b508922f4a29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce348143dfe5499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec3e13e2f4f4442"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddb05a9df5704568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa7a6c77c4c04340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec3e13e2f4f4442" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49deac4ba6ab4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddb05a9df5704568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,538</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,460</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,192</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>