--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce348143dfe5499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2e7afc589c41c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddb05a9df5704568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb911f0e3af7f453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49deac4ba6ab4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddb05a9df5704568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra559392f9ef642fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb911f0e3af7f453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>