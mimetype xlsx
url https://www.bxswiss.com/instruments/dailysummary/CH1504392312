--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2e7afc589c41c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc49fbb3b1af347f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb911f0e3af7f453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d3a41098e404ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra559392f9ef642fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb911f0e3af7f453b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f95c8c7b6d421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d3a41098e404ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,513</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>0,467</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...48 lines deleted...]
-          <x:t>0,379</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,363</x:t>
-[...43 lines deleted...]
-          <x:t>0,373</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,329</x:t>
-[...80 lines deleted...]
-          <x:t>0,309</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>