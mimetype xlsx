--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc49fbb3b1af347f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ebb209511e5439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d3a41098e404ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f18f2327fad4894"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f95c8c7b6d421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d3a41098e404ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1f130a96444c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f18f2327fad4894" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...16 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...517 lines deleted...]
-          <x:t>0,327</x:t>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>