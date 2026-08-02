--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ebb209511e5439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7dbd21964934550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f18f2327fad4894"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc7fd712d17c4883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1f130a96444c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f18f2327fad4894" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae4bedf282a41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc7fd712d17c4883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,505</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,417</x:t>
-[...16 lines deleted...]
-          <x:t>0,339</x:t>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>0,287</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,279</x:t>
-[...134 lines deleted...]
-          <x:t>0,231</x:t>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>