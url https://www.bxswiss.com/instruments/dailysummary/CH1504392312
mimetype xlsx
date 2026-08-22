--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7dbd21964934550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc820ea18bec9401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc7fd712d17c4883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f835a88665c4dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae4bedf282a41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc7fd712d17c4883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9bcfe4da68a4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f835a88665c4dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,279</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,259</x:t>
-[...38 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,287</x:t>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,279</x:t>
-[...533 lines deleted...]
-        <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>