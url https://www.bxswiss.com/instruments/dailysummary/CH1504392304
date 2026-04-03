--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf062695ad7904a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f56226b93547bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91dd27d74b8545a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3585ed851f33487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c85f6ce03d407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91dd27d74b8545a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d6fea4bc844dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3585ed851f33487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>