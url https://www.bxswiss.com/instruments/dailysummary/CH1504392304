--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f56226b93547bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc102ee6f450a4d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3585ed851f33487f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R476bf17c0ce9446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d6fea4bc844dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3585ed851f33487f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1f3f203985455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R476bf17c0ce9446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>1,752</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,982</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>