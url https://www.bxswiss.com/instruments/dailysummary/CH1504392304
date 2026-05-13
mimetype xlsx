--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc102ee6f450a4d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88920f760f64428e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R476bf17c0ce9446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7186fb58cd0d47ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1f3f203985455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R476bf17c0ce9446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17262b3bce4045de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7186fb58cd0d47ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>