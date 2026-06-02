--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88920f760f64428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R307946365e354c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7186fb58cd0d47ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070fa3dd2a544bbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17262b3bce4045de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7186fb58cd0d47ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298eca645547427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070fa3dd2a544bbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>