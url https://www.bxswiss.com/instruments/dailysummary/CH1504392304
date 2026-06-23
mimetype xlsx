--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R307946365e354c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6684f52a48c8471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070fa3dd2a544bbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb090202b5c80494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298eca645547427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070fa3dd2a544bbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e9aa426fbdd4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb090202b5c80494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...11 lines deleted...]
-          <x:t>0,539</x:t>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,483</x:t>
+          <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,431</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,417</x:t>
-[...264 lines deleted...]
-          <x:t>0,331</x:t>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,317</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,281</x:t>
-[...11 lines deleted...]
-          <x:t>0,253</x:t>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,251</x:t>
-[...11 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,281</x:t>
-[...9 lines deleted...]
-          <x:t>0,271</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>