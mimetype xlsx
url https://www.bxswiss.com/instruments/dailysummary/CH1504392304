--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6684f52a48c8471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b7373147e74d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb090202b5c80494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R053123ea893648a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e9aa426fbdd4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb090202b5c80494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa82e38952cc441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R053123ea893648a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,331</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,317</x:t>
-[...33 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...48 lines deleted...]
-          <x:t>0,253</x:t>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,277</x:t>
-[...404 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>