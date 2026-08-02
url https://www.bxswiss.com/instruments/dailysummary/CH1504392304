--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b7373147e74d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d80600c22341e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R053123ea893648a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d38dc70a28742a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa82e38952cc441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R053123ea893648a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec79bf182da34634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d38dc70a28742a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,253</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,253</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,243</x:t>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,301</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,283</x:t>
-[...237 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...188 lines deleted...]
-          <x:t>0,195</x:t>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>