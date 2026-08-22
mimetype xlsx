--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d80600c22341e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77898b1d723c403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d38dc70a28742a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd471e4cbb10e423b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec79bf182da34634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d38dc70a28742a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa4734cd66084efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd471e4cbb10e423b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,239</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...222 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>0,201</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>