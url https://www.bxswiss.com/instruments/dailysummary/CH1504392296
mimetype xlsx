--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b6617ac7c8f43d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1bf75d6f864227" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627884b9a68c4ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa0fdb9c42e4c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10a8f398886b465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627884b9a68c4ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b55b74810d4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa0fdb9c42e4c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,372</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,648</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,500</x:t>
-[...114 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,908</x:t>
-[...117 lines deleted...]
-          <x:t>1,758</x:t>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>