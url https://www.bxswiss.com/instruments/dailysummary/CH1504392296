--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1bf75d6f864227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4677926c38ad4043" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa0fdb9c42e4c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R076902441039455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b55b74810d4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa0fdb9c42e4c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff9b91a8ae49402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R076902441039455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,400</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,398</x:t>
-[...517 lines deleted...]
-          <x:t>1,772</x:t>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>