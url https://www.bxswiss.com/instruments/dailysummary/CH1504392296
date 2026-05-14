--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4677926c38ad4043" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5283b490d22f4cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R076902441039455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5c223a6a65c47df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff9b91a8ae49402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R076902441039455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ab256cbc89f4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5c223a6a65c47df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>