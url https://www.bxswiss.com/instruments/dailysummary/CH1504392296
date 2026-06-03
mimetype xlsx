--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5283b490d22f4cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12958222862c4cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5c223a6a65c47df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re432cc1d7ba84239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ab256cbc89f4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5c223a6a65c47df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c4cab6d5b40441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re432cc1d7ba84239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>