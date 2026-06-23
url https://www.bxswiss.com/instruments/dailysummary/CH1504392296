--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12958222862c4cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38487a261f3a4352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re432cc1d7ba84239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa45877c61ed41f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c4cab6d5b40441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re432cc1d7ba84239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ee5836c424453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa45877c61ed41f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,497</x:t>
-[...6 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,471</x:t>
-[...4 lines deleted...]
-          <x:t>0,421</x:t>
+          <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,425</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,421</x:t>
-[...259 lines deleted...]
-          <x:t>0,287</x:t>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,283</x:t>
-[...33 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,221</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>0,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>