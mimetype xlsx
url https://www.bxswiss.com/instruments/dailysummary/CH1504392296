--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38487a261f3a4352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545ea349d3de4034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa45877c61ed41f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe87530359074a7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ee5836c424453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa45877c61ed41f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe89e267d5614161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe87530359074a7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,299</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,289</x:t>
-[...53 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,253</x:t>
-[...16 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>01.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,247</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,309</x:t>
-[...306 lines deleted...]
-          <x:t>0,247</x:t>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>