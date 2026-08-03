--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545ea349d3de4034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c60e7d5c7a04f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe87530359074a7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56fd855d44d9411d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe89e267d5614161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe87530359074a7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e1399efe044bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56fd855d44d9411d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,257</x:t>
-[...21 lines deleted...]
-          <x:t>0,223</x:t>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,213</x:t>
-[...48 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>0,237</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>10.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,189</x:t>
+          <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>