--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c60e7d5c7a04f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c69b41fa4314e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56fd855d44d9411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a1884f43e542f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e1399efe044bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56fd855d44d9411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a2656c4cb9c4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a1884f43e542f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,239</x:t>
-[...43 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,237</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>10.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,189</x:t>
+          <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
-[...323 lines deleted...]
-          <x:t>0,163</x:t>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>