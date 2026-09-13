--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c69b41fa4314e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6374f3196b8347bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a1884f43e542f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d706b3c884d456e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a2656c4cb9c4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a1884f43e542f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6023fe39c2487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d706b3c884d456e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>