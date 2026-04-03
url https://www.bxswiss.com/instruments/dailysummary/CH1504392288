--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3618b4300533439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re650fe122f684847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aebfa8cb22446f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24927e3aead143b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf99dd48933b4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aebfa8cb22446f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R325fc574dc4547e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24927e3aead143b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,116</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,222</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>02.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,278</x:t>
-[...205 lines deleted...]
-          <x:t>1,342</x:t>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,492</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1,558</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>