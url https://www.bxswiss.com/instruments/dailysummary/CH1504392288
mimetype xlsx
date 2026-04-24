--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re650fe122f684847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3156d7da98b4e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24927e3aead143b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6c8f36423f4960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R325fc574dc4547e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24927e3aead143b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbab4e69d9ef4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6c8f36423f4960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,342</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,492</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>25.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,562</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>