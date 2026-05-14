--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3156d7da98b4e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c5db82f08a4251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6c8f36423f4960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca96b96afba84d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbab4e69d9ef4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6c8f36423f4960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78f792488e4047df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca96b96afba84d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,938</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>