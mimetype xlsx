--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c5db82f08a4251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab81d7439814242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca96b96afba84d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72a356b69a84017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78f792488e4047df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca96b96afba84d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3525aeb7f41642ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72a356b69a84017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>