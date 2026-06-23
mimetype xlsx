--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab81d7439814242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b3a5cfb8f5429a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72a356b69a84017"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f04d457a4f4f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3525aeb7f41642ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72a356b69a84017" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a82e5d663a44562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f04d457a4f4f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,449</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...6 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,411</x:t>
-[...21 lines deleted...]
-          <x:t>0,381</x:t>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,319</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,359</x:t>
-[...151 lines deleted...]
-          <x:t>0,251</x:t>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,247</x:t>
-[...33 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,223</x:t>
-[...21 lines deleted...]
-          <x:t>0,195</x:t>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>0,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>