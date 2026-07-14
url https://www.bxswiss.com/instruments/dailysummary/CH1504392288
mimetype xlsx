--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b3a5cfb8f5429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3083d39b6aa4545" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f04d457a4f4f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68166c70723f44df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a82e5d663a44562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f04d457a4f4f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd58aa2ed908e47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68166c70723f44df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,281</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,239</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,251</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>0,217</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>