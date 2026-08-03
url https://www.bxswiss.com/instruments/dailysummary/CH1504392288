--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3083d39b6aa4545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7766148870a4175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68166c70723f44df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf8eda68b884a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd58aa2ed908e47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68166c70723f44df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc995b84315e54233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf8eda68b884a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,223</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
-[...16 lines deleted...]
-          <x:t>0,215</x:t>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,213</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,263</x:t>
-[...303 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,147</x:t>
-[...9 lines deleted...]
-          <x:t>0,131</x:t>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>