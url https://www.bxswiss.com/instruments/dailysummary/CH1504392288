--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7766148870a4175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8785a84c06475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf8eda68b884a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a938360b7b448c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc995b84315e54233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf8eda68b884a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra09eda39aeae4027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a938360b7b448c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,133</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>