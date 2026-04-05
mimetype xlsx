--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reefd2c71b2c1487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b66bc7a2a2c4d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc774e2ecc124e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd066959cb134083"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3013f7aa18a54b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc774e2ecc124e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd679a9a5814f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd066959cb134083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,984</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,078</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>1,128</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>04.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,252</x:t>
-[...151 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,320</x:t>
-[...36 lines deleted...]
-          <x:t>1,378</x:t>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>