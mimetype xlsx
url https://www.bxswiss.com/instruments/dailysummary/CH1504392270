--- v4 (2026-04-05)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b66bc7a2a2c4d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34397ab2f7524215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd066959cb134083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3615bf4c1349c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd679a9a5814f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd066959cb134083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc577115c18ae48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3615bf4c1349c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,342</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,178</x:t>
-[...53 lines deleted...]
-          <x:t>1,064</x:t>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,206</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,386</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>1,354</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>