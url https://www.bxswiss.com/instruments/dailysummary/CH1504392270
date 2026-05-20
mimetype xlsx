--- v5 (2026-04-27)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34397ab2f7524215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6deba8c7b54440e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3615bf4c1349c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f50f42380b4978"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc577115c18ae48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3615bf4c1349c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4426033f14b54a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f50f42380b4978" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,600</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,536</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>