--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6deba8c7b54440e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a9810467b9435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f50f42380b4978"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc03e1e11d59a4168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4426033f14b54a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f50f42380b4978" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0f9c357d834ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc03e1e11d59a4168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,289</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,279</x:t>
-[...134 lines deleted...]
-          <x:t>0,293</x:t>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>0,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>