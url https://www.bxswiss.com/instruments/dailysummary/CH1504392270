--- v7 (2026-06-10)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a9810467b9435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reffd3af78e094d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc03e1e11d59a4168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc25e085852f54d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0f9c357d834ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc03e1e11d59a4168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7afa3c966c477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc25e085852f54d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,307</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,299</x:t>
-[...129 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>0,219</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
-[...6 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,191</x:t>
-[...144 lines deleted...]
-          <x:t>0,313</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>