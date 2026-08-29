--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reffd3af78e094d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c746120f4f4696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc25e085852f54d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f29152f3d9144de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7afa3c966c477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc25e085852f54d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d012eb211248c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f29152f3d9144de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,191</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,189</x:t>
-[...345 lines deleted...]
-          <x:t>0,127</x:t>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,137</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,121</x:t>
-[...21 lines deleted...]
-          <x:t>0,109</x:t>
+          <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>