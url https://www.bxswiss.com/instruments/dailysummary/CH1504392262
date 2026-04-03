--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf96c830e64b409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633da6253b7c4cdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d7f5bc575184a14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0cbad3163547d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9711e2ab8d84589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d7f5bc575184a14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721ed9a2ce404b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0cbad3163547d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,030</x:t>
-[...21 lines deleted...]
-          <x:t>1,116</x:t>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,994</x:t>
-[...43 lines deleted...]
-          <x:t>1,090</x:t>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,918</x:t>
-[...75 lines deleted...]
-          <x:t>1,346</x:t>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,132</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>1,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>