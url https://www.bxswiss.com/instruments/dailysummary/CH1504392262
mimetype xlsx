--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633da6253b7c4cdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389ca973075e48d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0cbad3163547d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re388539fc2c447b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721ed9a2ce404b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0cbad3163547d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89958ec4bc644c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re388539fc2c447b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,136</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,080</x:t>
-[...453 lines deleted...]
-          <x:t>1,328</x:t>
+          <x:t>1,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,208</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>1,182</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>