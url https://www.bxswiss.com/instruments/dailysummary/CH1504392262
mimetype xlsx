--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389ca973075e48d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf2e016b1ba4c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re388539fc2c447b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0f22577a254663"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89958ec4bc644c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re388539fc2c447b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a683b9841604852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0f22577a254663" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,704</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>