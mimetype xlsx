--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf2e016b1ba4c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R166f6589e0c5415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0f22577a254663"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa56fc0cbb8a4687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a683b9841604852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0f22577a254663" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78b3929221847a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa56fc0cbb8a4687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>