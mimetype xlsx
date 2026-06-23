--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R166f6589e0c5415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced89af8fdb346f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa56fc0cbb8a4687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ed1ebad88834da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78b3929221847a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa56fc0cbb8a4687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf110409fb3c4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ed1ebad88834da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...43 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,261</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,217</x:t>
-[...53 lines deleted...]
-          <x:t>0,195</x:t>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,193</x:t>
-[...21 lines deleted...]
-          <x:t>0,171</x:t>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,173</x:t>
-[...31 lines deleted...]
-          <x:t>0,153</x:t>
+          <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>0,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>