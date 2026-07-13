--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced89af8fdb346f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d846a39d314631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ed1ebad88834da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354d261a7bc6468b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf110409fb3c4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ed1ebad88834da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re36113d5f9a34090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354d261a7bc6468b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,217</x:t>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...70 lines deleted...]
-          <x:t>0,195</x:t>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,173</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>0,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>