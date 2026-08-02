--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d846a39d314631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f901e2438f24dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354d261a7bc6468b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R782500b4c34f43b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re36113d5f9a34090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354d261a7bc6468b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff7cf6daf2348bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R782500b4c34f43b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,153</x:t>
-[...225 lines deleted...]
-          <x:t>0,102</x:t>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>