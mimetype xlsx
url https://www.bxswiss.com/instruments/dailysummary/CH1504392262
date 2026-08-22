--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f901e2438f24dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R356b8179a5534b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R782500b4c34f43b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b2dc39451b4541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff7cf6daf2348bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R782500b4c34f43b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128613076862453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b2dc39451b4541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,119</x:t>
-[...205 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>0,093</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>