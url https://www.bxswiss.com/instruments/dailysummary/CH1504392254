--- v1 (2026-02-22)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc4c2dfb35f4429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5246347cea4f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R934c2420448d4d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce5c93a73f24705"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9523fca80d8a4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R934c2420448d4d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5b172f5fcd6454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce5c93a73f24705" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,875</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>