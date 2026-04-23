--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5246347cea4f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba985751d0143b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce5c93a73f24705"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e795d8e6ea4937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5b172f5fcd6454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce5c93a73f24705" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R375113dbcd874f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e795d8e6ea4937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,876</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,908</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,052</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>1,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>