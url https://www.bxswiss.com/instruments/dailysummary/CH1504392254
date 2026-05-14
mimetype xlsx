--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba985751d0143b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e0b19d50944ea9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e795d8e6ea4937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1696168ef91b48a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R375113dbcd874f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e795d8e6ea4937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2aab7bd87194081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1696168ef91b48a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,610</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>