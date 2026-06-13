--- v4 (2026-05-14)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e0b19d50944ea9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e7c4f94a5764402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1696168ef91b48a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ff4962b98cb4a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2aab7bd87194081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1696168ef91b48a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16b6823083b749f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ff4962b98cb4a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...441 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,246</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,238</x:t>
-[...16 lines deleted...]
-          <x:t>0,230</x:t>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,218</x:t>
-[...53 lines deleted...]
-          <x:t>0,230</x:t>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>