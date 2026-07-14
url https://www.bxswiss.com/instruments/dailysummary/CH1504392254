--- v5 (2026-06-13)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e7c4f94a5764402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd217c2e130594ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ff4962b98cb4a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8032ca695e57497a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16b6823083b749f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ff4962b98cb4a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ffd48316e3c4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8032ca695e57497a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,218</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...119 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,157</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,149</x:t>
-[...188 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>