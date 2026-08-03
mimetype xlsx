--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd217c2e130594ac0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fc5a2fd1484cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8032ca695e57497a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b06fe737c224ec2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ffd48316e3c4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8032ca695e57497a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c455f0f35c24697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b06fe737c224ec2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,153</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,137</x:t>
-[...286 lines deleted...]
-          <x:t>0,133</x:t>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,121</x:t>
-[...6 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,127</x:t>
-[...16 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,129</x:t>
-[...193 lines deleted...]
-          <x:t>0,079</x:t>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>