--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fc5a2fd1484cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd418440a0a4cf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b06fe737c224ec2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca52e2ec79144d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c455f0f35c24697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b06fe737c224ec2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a7f05a2f484465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca52e2ec79144d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,129</x:t>
-[...193 lines deleted...]
-          <x:t>0,079</x:t>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,073</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,081</x:t>
-[...9 lines deleted...]
-          <x:t>0,078</x:t>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>