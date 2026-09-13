--- v8 (2026-08-23)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd418440a0a4cf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3b9ce67de64e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca52e2ec79144d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63879ff366e441d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a7f05a2f484465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca52e2ec79144d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcaab0a44e234f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63879ff366e441d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>