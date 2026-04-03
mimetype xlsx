--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fc434cadb5402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dcadeafa6c34981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26af33b65d874bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4a05317a514454"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2600d3c44ff741cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26af33b65d874bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052ab884fc7445e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4a05317a514454" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>