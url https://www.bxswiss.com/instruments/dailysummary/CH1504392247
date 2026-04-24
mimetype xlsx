--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dcadeafa6c34981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13db087771d948ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4a05317a514454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4324358298594cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052ab884fc7445e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4a05317a514454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222cd2d532f546c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4324358298594cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,986</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,856</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>1,022</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,898</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>0,938</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,856</x:t>
-[...26 lines deleted...]
-          <x:t>0,898</x:t>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>