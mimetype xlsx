--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13db087771d948ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb184cdc9dbb426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4324358298594cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f04a385c9e240fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222cd2d532f546c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4324358298594cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf78be2877b45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f04a385c9e240fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>