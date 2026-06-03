--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb184cdc9dbb426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72838ae1f414481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f04a385c9e240fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0d888c516384abd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf78be2877b45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f04a385c9e240fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5ba86f1dec7436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0d888c516384abd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>