--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72838ae1f414481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e61f89932534dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0d888c516384abd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1f3266d342484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5ba86f1dec7436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0d888c516384abd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19920cb5373a46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1f3266d342484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>