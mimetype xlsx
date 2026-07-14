--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e61f89932534dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b353a5e86ed4aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1f3266d342484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83eb11c85bc54065"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19920cb5373a46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1f3266d342484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9c6ae799fb4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83eb11c85bc54065" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,167</x:t>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,151</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,133</x:t>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,131</x:t>
-[...117 lines deleted...]
-          <x:t>0,131</x:t>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>