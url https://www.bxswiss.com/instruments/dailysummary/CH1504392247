--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b353a5e86ed4aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8386cb7c76004db9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83eb11c85bc54065"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1065b4fba9e143e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9c6ae799fb4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83eb11c85bc54065" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7241fc12bb5b4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1065b4fba9e143e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,131</x:t>
-[...296 lines deleted...]
-          <x:t>0,111</x:t>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,093</x:t>
-[...33 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...171 lines deleted...]
-          <x:t>0,068</x:t>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>