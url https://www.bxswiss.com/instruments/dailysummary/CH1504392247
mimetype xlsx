--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8386cb7c76004db9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7068150acb854269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1065b4fba9e143e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R041041dc5bca448e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7241fc12bb5b4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1065b4fba9e143e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d3f95e2c7de4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R041041dc5bca448e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,093</x:t>
-[...318 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,073</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>