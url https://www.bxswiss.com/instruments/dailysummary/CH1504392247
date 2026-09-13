--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7068150acb854269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b405898f63b4037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R041041dc5bca448e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b6979553744263"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d3f95e2c7de4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R041041dc5bca448e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143206721d1b4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b6979553744263" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,017</x:t>
-[...16 lines deleted...]
-          <x:t>0,017</x:t>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>0,013</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>