--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63f75b8fdef428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d9bfc0b7b74ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87eb1cdb83c14bca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e2754ab70e4f55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60298065a28b4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87eb1cdb83c14bca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53e5556ae3543a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e2754ab70e4f55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,366</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,302</x:t>
-[...43 lines deleted...]
-          <x:t>0,280</x:t>
+          <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,266</x:t>
-[...6 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,220</x:t>
-[...21 lines deleted...]
-          <x:t>0,266</x:t>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,260</x:t>
-[...60 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,232</x:t>
-[...117 lines deleted...]
-          <x:t>0,214</x:t>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>