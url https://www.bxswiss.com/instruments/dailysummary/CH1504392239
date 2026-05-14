--- v4 (2026-04-03)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d9bfc0b7b74ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b20c9313ef43dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e2754ab70e4f55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762df465ef5d41e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53e5556ae3543a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e2754ab70e4f55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d6d2bba9ac454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762df465ef5d41e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,252</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,234</x:t>
-[...21 lines deleted...]
-          <x:t>0,216</x:t>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>0,288</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,260</x:t>
-[...431 lines deleted...]
-          <x:t>0,094</x:t>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>