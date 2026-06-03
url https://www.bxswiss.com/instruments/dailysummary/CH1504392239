--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b20c9313ef43dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697e9d64e13c4007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762df465ef5d41e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615136a5747d4011"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d6d2bba9ac454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762df465ef5d41e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3bf3af47db453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615136a5747d4011" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>