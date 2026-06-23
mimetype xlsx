--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697e9d64e13c4007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20b576d25074b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615136a5747d4011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a405a0a48a4850"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3bf3af47db453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615136a5747d4011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b331eb017df4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a405a0a48a4850" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,623</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,607</x:t>
-[...156 lines deleted...]
-          <x:t>2,221</x:t>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,807</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>29.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,159</x:t>
-[...63 lines deleted...]
-          <x:t>3,331</x:t>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>