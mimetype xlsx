--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20b576d25074b2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4133b1a13d6445f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a405a0a48a4850"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re834cdc2af5c4adb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b331eb017df4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a405a0a48a4850" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabdeea2933b942b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re834cdc2af5c4adb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,159</x:t>
-[...205 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,133</x:t>
-[...21 lines deleted...]
-          <x:t>1,811</x:t>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>2,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>