--- v8 (2026-07-13)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4133b1a13d6445f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f3944d77ce14623" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re834cdc2af5c4adb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8f1ff08cff4196"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabdeea2933b942b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re834cdc2af5c4adb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfad5cab4b6f4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8f1ff08cff4196" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,811</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,695</x:t>
-[...426 lines deleted...]
-          <x:t>2,088</x:t>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,865</x:t>
-[...90 lines deleted...]
-          <x:t>1,985</x:t>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>