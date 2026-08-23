--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f3944d77ce14623" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7cc4906a7624835" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8f1ff08cff4196"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ceba6e0765442a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfad5cab4b6f4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8f1ff08cff4196" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5deae3efcb0413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ceba6e0765442a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,971</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,969</x:t>
-[...48 lines deleted...]
-          <x:t>1,253</x:t>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,237</x:t>
-[...188 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>