--- v9 (2026-08-02)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fedfb8e5b7743b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6f5820ab1d4045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51f5317011544ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d52624b44f4ac4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b99013af85b4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51f5317011544ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64ac6d1f84d142a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d52624b44f4ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...404 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,409</x:t>
-[...198 lines deleted...]
-          <x:t>0,517</x:t>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>