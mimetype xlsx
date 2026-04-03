--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402ab68eddf74e00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb129b7828f242dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf435c7d82aa4202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85cb642f66054edc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dd12d9f190547c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf435c7d82aa4202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bd3bde396e14449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85cb642f66054edc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>