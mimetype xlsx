--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb129b7828f242dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a6d636e1ae04ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85cb642f66054edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0815d34ee5d747bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bd3bde396e14449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85cb642f66054edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94922f52e5a4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0815d34ee5d747bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,316</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,254</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>0,106</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>