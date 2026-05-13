--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a6d636e1ae04ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebf0159913b4144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0815d34ee5d747bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dcbbe661f0c4d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94922f52e5a4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0815d34ee5d747bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a316f0b07224a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dcbbe661f0c4d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,160</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,152</x:t>
-[...11 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,166</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>