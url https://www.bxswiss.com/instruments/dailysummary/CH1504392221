--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebf0159913b4144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfed04a1ec3b4c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dcbbe661f0c4d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf01ea33a87344df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a316f0b07224a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dcbbe661f0c4d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef06c6ffd0844ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf01ea33a87344df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>