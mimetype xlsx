--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfed04a1ec3b4c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5122f3c0a0134506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf01ea33a87344df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749a43d10f564dfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef06c6ffd0844ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf01ea33a87344df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc79e42af1543b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749a43d10f564dfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,385</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,957</x:t>
-[...6 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,951</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>3,531</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>