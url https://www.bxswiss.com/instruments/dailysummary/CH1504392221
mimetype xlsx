--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5122f3c0a0134506" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd367dc4ba94a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749a43d10f564dfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744f895c68d24561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc79e42af1543b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749a43d10f564dfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0488b2773f24b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744f895c68d24561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,535</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,517</x:t>
-[...448 lines deleted...]
-          <x:t>3,079</x:t>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,956</x:t>
-[...80 lines deleted...]
-          <x:t>3,184</x:t>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>