--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd367dc4ba94a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fedfb8e5b7743b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744f895c68d24561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51f5317011544ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0488b2773f24b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744f895c68d24561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b99013af85b4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51f5317011544ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,141</x:t>
-[...544 lines deleted...]
-          <x:t>1,837</x:t>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>2,168</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>