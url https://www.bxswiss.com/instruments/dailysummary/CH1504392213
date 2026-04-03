--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbfa6daaad1241ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d619bff5064102" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e574ad213ed46f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a796db32324f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2525cc34d1e416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e574ad213ed46f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R336f5eb8abb84c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a796db32324f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,378</x:t>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,328</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>02.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,288</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,354</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,336</x:t>
-[...43 lines deleted...]
-          <x:t>0,342</x:t>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,336</x:t>
-[...188 lines deleted...]
-          <x:t>0,272</x:t>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>