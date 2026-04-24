--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d619bff5064102" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5578a2d833924246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a796db32324f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf003d0c4674356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R336f5eb8abb84c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a796db32324f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ffceda343c4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf003d0c4674356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,320</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,324</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,122</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>