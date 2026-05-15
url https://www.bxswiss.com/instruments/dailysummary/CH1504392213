--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5578a2d833924246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77d40a25ca34e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf003d0c4674356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ff45a6d15e4ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ffceda343c4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf003d0c4674356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2419590c65d94174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ff45a6d15e4ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,198</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>