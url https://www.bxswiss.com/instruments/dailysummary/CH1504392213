--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77d40a25ca34e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6210ff1876041a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ff45a6d15e4ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaf54f14f6b44466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2419590c65d94174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ff45a6d15e4ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05921a9780134a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaf54f14f6b44466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>