--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6210ff1876041a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c10e93a5ba4363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaf54f14f6b44466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5d00cbb6694e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05921a9780134a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaf54f14f6b44466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd4536c55e534b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5d00cbb6694e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,561</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,113</x:t>
-[...6 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>20.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,457</x:t>
-[...328 lines deleted...]
-          <x:t>2,281</x:t>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>2,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>