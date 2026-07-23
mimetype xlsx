--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c10e93a5ba4363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef8166c783f4154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5d00cbb6694e8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b73e8b45264ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd4536c55e534b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5d00cbb6694e8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R451270229c6a44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b73e8b45264ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>2,281</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>