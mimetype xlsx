--- v8 (2026-07-23)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef8166c783f4154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f9bbab80114d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b73e8b45264ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re56a4bcf12e44e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R451270229c6a44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b73e8b45264ad2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R371743f047a44c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re56a4bcf12e44e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,917</x:t>
-[...188 lines deleted...]
-          <x:t>1,327</x:t>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,213</x:t>
-[...107 lines deleted...]
-          <x:t>0,999</x:t>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>