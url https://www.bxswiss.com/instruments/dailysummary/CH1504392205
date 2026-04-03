--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc36479fcb1441d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a30e790a9ce4af1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R336126093bb44934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b7600f346104fb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6edf25fede3648b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R336126093bb44934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e5f3a3653c4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b7600f346104fb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,512</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,424</x:t>
-[...16 lines deleted...]
-          <x:t>0,422</x:t>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,396</x:t>
-[...16 lines deleted...]
-          <x:t>0,398</x:t>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,376</x:t>
-[...242 lines deleted...]
-          <x:t>0,308</x:t>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>