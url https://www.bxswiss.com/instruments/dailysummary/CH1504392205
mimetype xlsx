--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a30e790a9ce4af1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2257a6a853654849" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b7600f346104fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bac5fcffc1141b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e5f3a3653c4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b7600f346104fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R235f1bb029974ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bac5fcffc1141b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,316</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,308</x:t>
-[...11 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,420</x:t>
-[...549 lines deleted...]
-          <x:t>0,140</x:t>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>