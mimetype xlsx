--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2257a6a853654849" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23cc26df30554d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bac5fcffc1141b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1f3bbb47014dac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R235f1bb029974ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bac5fcffc1141b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7848310f84b423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1f3bbb47014dac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,178</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,176</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>0,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,378</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>