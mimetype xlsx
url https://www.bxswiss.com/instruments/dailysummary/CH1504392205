--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23cc26df30554d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1791dc07d8304531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1f3bbb47014dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba727ec63d24946"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7848310f84b423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1f3bbb47014dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4baed3eadabc432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba727ec63d24946" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>