--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1791dc07d8304531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re996c886d2354965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba727ec63d24946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0792ed33880541e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4baed3eadabc432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba727ec63d24946" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313743474b3e44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0792ed33880541e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,467</x:t>
-[...215 lines deleted...]
-          <x:t>2,633</x:t>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,261</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>3,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,463</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>3,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>