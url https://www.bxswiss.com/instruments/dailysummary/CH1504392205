--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re996c886d2354965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a79b3ebb094b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0792ed33880541e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9910a020fb594909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313743474b3e44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0792ed33880541e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15839a1c720742df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9910a020fb594909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>3,090</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,463</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>3,519</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,992</x:t>
-[...296 lines deleted...]
-          <x:t>3,605</x:t>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>