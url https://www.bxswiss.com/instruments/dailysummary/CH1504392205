--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a79b3ebb094b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c44be5adb14779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9910a020fb594909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda6a46fcce64fc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15839a1c720742df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9910a020fb594909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8d67ad06174b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda6a46fcce64fc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>