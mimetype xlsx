--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c44be5adb14779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659e907b29004e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda6a46fcce64fc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a6a7e3a5d44c23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8d67ad06174b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda6a46fcce64fc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa8b711f3854182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a6a7e3a5d44c23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1,705</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,847</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>1,593</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,547</x:t>
-[...220 lines deleted...]
-          <x:t>0,713</x:t>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>