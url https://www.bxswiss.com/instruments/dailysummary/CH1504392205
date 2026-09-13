--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659e907b29004e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cce96f885c34790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a6a7e3a5d44c23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41094aef17c947cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa8b711f3854182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a6a7e3a5d44c23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6edd47760a924b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41094aef17c947cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>