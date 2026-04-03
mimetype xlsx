--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2373ad5b9f246a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3135bc71924b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b428357dbc4cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b5468ed8ab4e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f66710eb8104534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b428357dbc4cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf25c6465994f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b5468ed8ab4e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,572</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,474</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>02.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,446</x:t>
-[...252 lines deleted...]
-          <x:t>0,348</x:t>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>