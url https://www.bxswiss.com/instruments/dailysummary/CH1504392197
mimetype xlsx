--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3135bc71924b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e59dd02ffe4fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b5468ed8ab4e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8738853db44736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf25c6465994f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b5468ed8ab4e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc6fc8aad1f41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8738853db44736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,344</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,408</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,432</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>0,162</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>