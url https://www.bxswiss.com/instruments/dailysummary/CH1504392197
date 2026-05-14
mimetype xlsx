--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e59dd02ffe4fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c95c72bb86d4d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8738853db44736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb05ab10c7caa49f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc6fc8aad1f41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8738853db44736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb232ac9f81409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb05ab10c7caa49f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,200</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,200</x:t>
-[...362 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,380</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,432</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>