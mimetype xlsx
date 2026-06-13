--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c95c72bb86d4d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfecf9eb7c599401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb05ab10c7caa49f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf9b6fdc90ce438b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb232ac9f81409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb05ab10c7caa49f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a73fff15024417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf9b6fdc90ce438b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>