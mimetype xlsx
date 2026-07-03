--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfecf9eb7c599401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553fa24705064d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf9b6fdc90ce438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea6e1b9809b48c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a73fff15024417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf9b6fdc90ce438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea2a7c8ac454038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea6e1b9809b48c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,921</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,441</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...435 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>