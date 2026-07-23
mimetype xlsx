--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553fa24705064d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra36007e072b649be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea6e1b9809b48c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7108c5d5b094b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea2a7c8ac454038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea6e1b9809b48c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd23a95511f4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7108c5d5b094b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>