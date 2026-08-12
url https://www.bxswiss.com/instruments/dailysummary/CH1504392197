--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra36007e072b649be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdedab8cb78ca4132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7108c5d5b094b7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa05f5920324488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd23a95511f4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7108c5d5b094b7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R699a32c5f6ef43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa05f5920324488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>2,546</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,596</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,304</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>