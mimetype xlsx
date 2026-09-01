--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdedab8cb78ca4132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf9764235f58422d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa05f5920324488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e5ffdf36d145a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R699a32c5f6ef43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa05f5920324488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23cf69784b5d4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e5ffdf36d145a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,553</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,551</x:t>
-[...38 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,936</x:t>
-[...367 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,953</x:t>
-[...9 lines deleted...]
-          <x:t>1,737</x:t>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>