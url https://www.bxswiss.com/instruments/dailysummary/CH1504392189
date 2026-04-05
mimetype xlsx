--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43f2ce2545784302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012ec6b73a7c499e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a2cbfa9873b4772"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656892cdc5944f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6aa96f6abf48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a2cbfa9873b4772" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036ab84344e446b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656892cdc5944f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,500</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>