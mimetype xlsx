--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012ec6b73a7c499e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3073928acf9451e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656892cdc5944f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb026205fc894153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036ab84344e446b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656892cdc5944f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra89df1efbc204441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb026205fc894153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,226</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,224</x:t>
-[...220 lines deleted...]
-          <x:t>0,186</x:t>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>