--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3073928acf9451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0c4a0c791a4d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb026205fc894153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e32899aa1f4047"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra89df1efbc204441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb026205fc894153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d307a284484c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e32899aa1f4047" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>