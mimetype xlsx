--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0c4a0c791a4d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a1c17f7e05480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e32899aa1f4047"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff5e5e3d5d24868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d307a284484c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e32899aa1f4047" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9afbd406fc4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff5e5e3d5d24868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>