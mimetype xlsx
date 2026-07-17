--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a1c17f7e05480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5bc00697aa64327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff5e5e3d5d24868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0eebea0e864352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9afbd406fc4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff5e5e3d5d24868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1beff9bd416402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0eebea0e864352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,997</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,909</x:t>
-[...183 lines deleted...]
-          <x:t>3,491</x:t>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,592</x:t>
-[...350 lines deleted...]
-          <x:t>2,958</x:t>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>