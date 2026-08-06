--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5bc00697aa64327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c732d65d9b4205" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0eebea0e864352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b4c36ce82441aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1beff9bd416402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0eebea0e864352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27c5ced290d546ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b4c36ce82441aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>