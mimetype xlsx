--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c732d65d9b4205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd678a2317bf64136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b4c36ce82441aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09509531aa424972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27c5ced290d546ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b4c36ce82441aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333c5d5f9887444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09509531aa424972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>1,886</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,437</x:t>
-[...242 lines deleted...]
-          <x:t>2,283</x:t>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>