--- v9 (2026-08-26)
+++ v10 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd678a2317bf64136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626fc2ca49f94785" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09509531aa424972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3738ff8b2a804be4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333c5d5f9887444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09509531aa424972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0cea7371b14297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3738ff8b2a804be4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>