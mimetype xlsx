--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1770ee33e7241d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red88f7c5808f4527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb13061213f6b4585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6597139e3b9d457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb716e867e82d4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb13061213f6b4585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6678da69f808416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6597139e3b9d457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,512</x:t>
-[...16 lines deleted...]
-          <x:t>0,450</x:t>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,438</x:t>
-[...21 lines deleted...]
-          <x:t>0,506</x:t>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,476</x:t>
-[...87 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,422</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>0,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>