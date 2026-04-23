--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red88f7c5808f4527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re709b251dd92462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6597139e3b9d457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309c4e2db3a047f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6678da69f808416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6597139e3b9d457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49931259066485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309c4e2db3a047f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,450</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,438</x:t>
-[...625 lines deleted...]
-          <x:t>0,216</x:t>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>