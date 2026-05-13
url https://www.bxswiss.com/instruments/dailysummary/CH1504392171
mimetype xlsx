--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re709b251dd92462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770e66de5cb84521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309c4e2db3a047f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d91c4b8794646b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49931259066485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309c4e2db3a047f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e919cf15b7b43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d91c4b8794646b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>