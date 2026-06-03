--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770e66de5cb84521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a052936042417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d91c4b8794646b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5fc738398a446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e919cf15b7b43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d91c4b8794646b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69cc4b2926f94cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5fc738398a446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>