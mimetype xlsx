--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a052936042417e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3246c5930e44484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5fc738398a446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202f96d6fbc14e39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69cc4b2926f94cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5fc738398a446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88fe902fcabb4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202f96d6fbc14e39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>