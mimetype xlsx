--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3246c5930e44484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f0c9f88f6b4da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202f96d6fbc14e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R886068f417c04941"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88fe902fcabb4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202f96d6fbc14e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f13d37207e4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R886068f417c04941" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,494</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,482</x:t>
-[...539 lines deleted...]
-          <x:t>4,283</x:t>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>