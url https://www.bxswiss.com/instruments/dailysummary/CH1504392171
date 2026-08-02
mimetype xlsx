--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f0c9f88f6b4da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7bff72fdd14baf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R886068f417c04941"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9bd001697cb4303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f13d37207e4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R886068f417c04941" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref412b66c2634764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9bd001697cb4303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>3,737</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,970</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>3,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,327</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>