--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7bff72fdd14baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f4ee1dc0c964764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9bd001697cb4303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d76315eeb0e4f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref412b66c2634764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9bd001697cb4303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbfe1c082ba446f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d76315eeb0e4f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>2,618</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>1,093</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>