--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f4ee1dc0c964764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8902e82166f427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d76315eeb0e4f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8854a28a9ef744a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbfe1c082ba446f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d76315eeb0e4f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29b4b4049e14f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8854a28a9ef744a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,477</x:t>
-[...387 lines deleted...]
-          <x:t>1,572</x:t>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>