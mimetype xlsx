--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32526a4889a437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb139c499785f4d15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1111035c232a4326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7190cabaf24e4fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2138c0a82da549d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1111035c232a4326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4480d937824fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7190cabaf24e4fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>