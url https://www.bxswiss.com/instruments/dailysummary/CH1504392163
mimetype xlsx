--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb139c499785f4d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e45a37c957a46c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7190cabaf24e4fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b36d39dc56488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4480d937824fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7190cabaf24e4fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R513c6a93cc964f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b36d39dc56488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,542</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,478</x:t>
-[...134 lines deleted...]
-          <x:t>0,586</x:t>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,248</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>