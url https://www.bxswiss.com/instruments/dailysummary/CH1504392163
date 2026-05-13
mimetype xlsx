--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e45a37c957a46c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e7a5b499f9477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b36d39dc56488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed976c52eb642da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R513c6a93cc964f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b36d39dc56488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ccb329568b8422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed976c52eb642da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>