--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e7a5b499f9477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7cdc96312b4b62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed976c52eb642da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4e51d5c08d84ae1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ccb329568b8422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed976c52eb642da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413564761a6c4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4e51d5c08d84ae1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>