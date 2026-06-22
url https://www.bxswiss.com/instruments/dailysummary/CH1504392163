--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7cdc96312b4b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96c544b2c36b4a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4e51d5c08d84ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd052e40b179f4516"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413564761a6c4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4e51d5c08d84ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c1c17f791840f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd052e40b179f4516" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>