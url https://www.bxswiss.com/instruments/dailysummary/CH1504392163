--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96c544b2c36b4a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a758f58e8864d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd052e40b179f4516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62e6670e5f5c4684"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c1c17f791840f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd052e40b179f4516" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51db198c3b694cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62e6670e5f5c4684" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,669</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>4,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>