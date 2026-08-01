--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a758f58e8864d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070a3533e6394f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62e6670e5f5c4684"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b35d6329f74474"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51db198c3b694cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62e6670e5f5c4684" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcec2cc84d394cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b35d6329f74474" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>3,943</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,637</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,623</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>