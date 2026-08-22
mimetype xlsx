--- v10 (2026-08-01)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070a3533e6394f63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83f366db51124ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b35d6329f74474"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c8779cba9542d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcec2cc84d394cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b35d6329f74474" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd90dbb87e64a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c8779cba9542d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>3,431</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,425</x:t>
-[...404 lines deleted...]
-          <x:t>1,243</x:t>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>