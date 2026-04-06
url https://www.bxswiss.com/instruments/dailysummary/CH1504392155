--- v3 (2026-03-16)
+++ v4 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68c866955df4f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f361ff7b2d472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ad7d6370e44eb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1458ad9cd15434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4cfaee5ea61478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ad7d6370e44eb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0af0a94b20b49e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1458ad9cd15434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,726</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,634</x:t>
-[...26 lines deleted...]
-          <x:t>0,546</x:t>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,662</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,626</x:t>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,610</x:t>
-[...107 lines deleted...]
-          <x:t>0,558</x:t>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>