--- v4 (2026-04-06)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f361ff7b2d472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f63a6b603947b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1458ad9cd15434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9777e935efbd45ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0af0a94b20b49e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1458ad9cd15434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6252b4bcaf0b428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9777e935efbd45ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,744</x:t>
-[...468 lines deleted...]
-          <x:t>0,286</x:t>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>