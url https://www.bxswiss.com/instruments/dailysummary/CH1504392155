--- v5 (2026-04-27)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f63a6b603947b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741a2fdabcd84672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9777e935efbd45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96445fd460d4f09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6252b4bcaf0b428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9777e935efbd45ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f47fa3ac94c4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96445fd460d4f09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>1,678</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>