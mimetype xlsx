--- v6 (2026-06-06)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741a2fdabcd84672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02488a499652480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96445fd460d4f09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfce590def2ac4e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f47fa3ac94c4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96445fd460d4f09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85460a45f87b4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfce590def2ac4e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>3,327</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,603</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>4,035</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>