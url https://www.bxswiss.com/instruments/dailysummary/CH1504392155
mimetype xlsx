--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02488a499652480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9616301a70d04de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfce590def2ac4e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc375c42762824fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85460a45f87b4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfce590def2ac4e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19fe62fd6a1b4f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc375c42762824fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,174</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,140</x:t>
-[...227 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,619</x:t>
-[...333 lines deleted...]
-          <x:t>3,581</x:t>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>