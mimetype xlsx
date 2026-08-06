--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9616301a70d04de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742ad8073e334eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc375c42762824fe5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d92070025464b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19fe62fd6a1b4f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc375c42762824fe5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf11ce2dc80cd4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d92070025464b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,721</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>3,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,393</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>