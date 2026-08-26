--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742ad8073e334eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca437dece1ac42b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d92070025464b98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2127290358c04af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf11ce2dc80cd4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d92070025464b98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52152fa368d04d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2127290358c04af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,913</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,997</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,991</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>1,447</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,794</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>2,983</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>