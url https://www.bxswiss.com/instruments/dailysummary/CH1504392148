--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra433e706f77c4a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82fc06e8ab9249f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2b0f76401814f08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f60ad3886ca4009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67c242217bb74c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2b0f76401814f08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R378dea5a390d42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f60ad3886ca4009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,756</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,624</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,778</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,606</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>0,604</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>