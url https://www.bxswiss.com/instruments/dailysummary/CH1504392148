--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82fc06e8ab9249f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a068b4d6e8448b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f60ad3886ca4009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762b30c7accf4403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R378dea5a390d42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f60ad3886ca4009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70b0b51889c4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762b30c7accf4403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,550</x:t>
-[...279 lines deleted...]
-          <x:t>0,330</x:t>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>