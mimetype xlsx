--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a068b4d6e8448b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa65c1d480cc4d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762b30c7accf4403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1e2f18620f496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70b0b51889c4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762b30c7accf4403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc186a2dafb5a4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1e2f18620f496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>