--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa65c1d480cc4d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1934560d94f445eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1e2f18620f496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04db6f8a98a4f57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc186a2dafb5a4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1e2f18620f496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd035ff2551db4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04db6f8a98a4f57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>