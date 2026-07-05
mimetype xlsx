--- v7 (2026-06-05)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1934560d94f445eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4b4941e9ca4a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04db6f8a98a4f57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb82046e0bff64eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd035ff2551db4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04db6f8a98a4f57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69454a1460de446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb82046e0bff64eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...512 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>5,073</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>