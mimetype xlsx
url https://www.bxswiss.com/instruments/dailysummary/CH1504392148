--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4b4941e9ca4a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea26d46e8e54db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb82046e0bff64eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b17f408d858447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69454a1460de446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb82046e0bff64eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ab9e7bc9b042fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b17f408d858447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>3,345</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,357</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>3,891</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>