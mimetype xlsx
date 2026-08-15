--- v9 (2026-07-25)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea26d46e8e54db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c0d4ffc1904493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b17f408d858447a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2fa6c3dfc64983"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ab9e7bc9b042fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b17f408d858447a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa9eb5c479f64841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2fa6c3dfc64983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,313</x:t>
-[...333 lines deleted...]
-          <x:t>2,064</x:t>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>