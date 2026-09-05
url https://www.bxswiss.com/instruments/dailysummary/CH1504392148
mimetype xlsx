--- v10 (2026-08-15)
+++ v11 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c0d4ffc1904493" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256338c02d3147ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2fa6c3dfc64983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ee58b2cbd94723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa9eb5c479f64841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2fa6c3dfc64983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0408e829f6f646ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ee58b2cbd94723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>