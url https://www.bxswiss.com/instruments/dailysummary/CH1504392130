--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3033005d8e4849" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc72f7e95e8d48be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bb181e759ad4947"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd2c52341524acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd34f4f6a83624022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bb181e759ad4947" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fc3da046a349d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd2c52341524acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,889</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>