--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc72f7e95e8d48be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R446c2338257b442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd2c52341524acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f61823f499047cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fc3da046a349d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd2c52341524acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f18d9169d7c4216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f61823f499047cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,940</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,848</x:t>
-[...431 lines deleted...]
-          <x:t>0,378</x:t>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>