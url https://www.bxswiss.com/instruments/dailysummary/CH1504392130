--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R446c2338257b442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e305e986844a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f61823f499047cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58fa41ebf8484f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f18d9169d7c4216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f61823f499047cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc2ae312c49c4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58fa41ebf8484f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,534</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,558</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,696</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>