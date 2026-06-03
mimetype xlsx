--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e305e986844a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61334555d5141c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58fa41ebf8484f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dad565d8b83492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc2ae312c49c4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58fa41ebf8484f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc132e5e230e4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dad565d8b83492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>