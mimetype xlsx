--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61334555d5141c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98439bd8bef4b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dad565d8b83492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f2b3314844484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc132e5e230e4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dad565d8b83492b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125c56edf5294475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f2b3314844484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>