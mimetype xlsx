--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98439bd8bef4b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf36442b9994ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f2b3314844484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767e77d999c94178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125c56edf5294475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f2b3314844484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52178db0b6f44b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767e77d999c94178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,107</x:t>
-[...75 lines deleted...]
-          <x:t>3,687</x:t>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,336</x:t>
-[...220 lines deleted...]
-          <x:t>5,253</x:t>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>