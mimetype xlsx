--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf36442b9994ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e737270972418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767e77d999c94178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2478ebf4627a4b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52178db0b6f44b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767e77d999c94178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d2ceb7105e4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2478ebf4627a4b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>3,963</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,129</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>4,211</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,123</x:t>
-[...102 lines deleted...]
-          <x:t>4,039</x:t>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,129</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>4,143</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>