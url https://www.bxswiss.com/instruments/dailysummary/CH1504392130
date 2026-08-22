--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e737270972418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd94a580d444620" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2478ebf4627a4b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed44b84b7484ce2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d2ceb7105e4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2478ebf4627a4b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e952e58bcd4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed44b84b7484ce2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,913</x:t>
-[...31 lines deleted...]
-          <x:t>3,019</x:t>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>2,943</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,201</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>1,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>