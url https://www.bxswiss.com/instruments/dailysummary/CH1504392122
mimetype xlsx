--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec15c6f7e85342fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1b10b9ca7240ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re100fa066b65474e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63e999a2c864cbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01301e00280c48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re100fa066b65474e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R917d18d6eab74c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63e999a2c864cbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,000</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,942</x:t>
-[...6 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,956</x:t>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,910</x:t>
-[...124 lines deleted...]
-          <x:t>0,874</x:t>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,852</x:t>
-[...107 lines deleted...]
-          <x:t>0,778</x:t>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>