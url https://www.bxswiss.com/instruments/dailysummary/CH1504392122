--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1b10b9ca7240ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8006010d4c9a4492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63e999a2c864cbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3385ff81bb834a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R917d18d6eab74c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63e999a2c864cbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c81ef852ec450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3385ff81bb834a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,970</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,916</x:t>
-[...436 lines deleted...]
-          <x:t>0,434</x:t>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>