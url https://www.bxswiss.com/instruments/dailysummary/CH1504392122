--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8006010d4c9a4492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbde36e6784c14c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3385ff81bb834a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e26f5a0d304224"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c81ef852ec450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3385ff81bb834a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557c27febf0f4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e26f5a0d304224" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>