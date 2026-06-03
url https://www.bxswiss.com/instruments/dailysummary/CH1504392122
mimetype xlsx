--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbde36e6784c14c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e794264dda4376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e26f5a0d304224"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R869cbf732ea54f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557c27febf0f4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e26f5a0d304224" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90467f9ef3e64d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R869cbf732ea54f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>