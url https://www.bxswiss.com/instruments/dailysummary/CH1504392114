--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7c3bf5b4c543a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8727e294c24c44a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa7e6ae130c4040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289c86407a0e44e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2de8ecde5a4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa7e6ae130c4040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f584bda0a964cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289c86407a0e44e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>1,079</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>