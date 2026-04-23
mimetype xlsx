--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8727e294c24c44a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756950a6291a4ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289c86407a0e44e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R724cd9e0f2a84b15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f584bda0a964cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289c86407a0e44e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41463b3adfb4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R724cd9e0f2a84b15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,056</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,004</x:t>
-[...97 lines deleted...]
-          <x:t>1,118</x:t>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,022</x:t>
-[...512 lines deleted...]
-          <x:t>0,496</x:t>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>