--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756950a6291a4ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f7068b3d1741cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R724cd9e0f2a84b15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb404b9b8c51843bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41463b3adfb4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R724cd9e0f2a84b15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3360b72b26ee439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb404b9b8c51843bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>