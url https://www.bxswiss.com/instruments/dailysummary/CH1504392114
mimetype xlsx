--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f7068b3d1741cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1affa91968804d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb404b9b8c51843bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29002c86d9ad49a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3360b72b26ee439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb404b9b8c51843bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4905f1041b4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29002c86d9ad49a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>