--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab19146dcbb645f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92105d8670c6462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64050479fbad4d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58b176605d7b47e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf7b683f10a4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64050479fbad4d0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed6d5d1a74c4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58b176605d7b47e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,259 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,404</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,200</x:t>
-[...205 lines deleted...]
-          <x:t>1,256</x:t>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,224</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,996</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>