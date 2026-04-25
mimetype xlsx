--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92105d8670c6462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9953b613e54946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58b176605d7b47e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44273ed5799a482a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed6d5d1a74c4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58b176605d7b47e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a992e0ded74319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44273ed5799a482a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,164</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,110</x:t>
-[...60 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,258</x:t>
-[...112 lines deleted...]
-          <x:t>1,122</x:t>
+          <x:t>1,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...424 lines deleted...]
-          <x:t>0,566</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>