--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9953b613e54946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c2dfece01341b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44273ed5799a482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e80c147023a4c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a992e0ded74319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44273ed5799a482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab07b4643654ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e80c147023a4c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>