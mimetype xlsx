--- v6 (2026-05-16)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c2dfece01341b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10460d82f1c24676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e80c147023a4c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62fe908879984a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab07b4643654ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e80c147023a4c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7001ed9b7af4a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62fe908879984a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>