--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2897408c754f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6299d598e094395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b15d6ba1e104511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553df14f969d47dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3369386e3f44db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b15d6ba1e104511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68bfe3e0c76f41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553df14f969d47dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...392 lines deleted...]
-          <x:t>1,016</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>