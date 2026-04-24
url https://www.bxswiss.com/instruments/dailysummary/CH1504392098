--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6299d598e094395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf443538b7fb3457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553df14f969d47dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4622075d08284af0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68bfe3e0c76f41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553df14f969d47dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575e79e028884ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4622075d08284af0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,066</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,292</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,642</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>