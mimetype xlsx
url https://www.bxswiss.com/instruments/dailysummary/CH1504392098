--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf443538b7fb3457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1fe4e9d216f43c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4622075d08284af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8851581c05a7498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575e79e028884ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4622075d08284af0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf814ae47afa14e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8851581c05a7498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>