--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1fe4e9d216f43c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R634481e936d74fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8851581c05a7498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra17c15ea2818401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf814ae47afa14e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8851581c05a7498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6877cbe9bd0e4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra17c15ea2818401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>